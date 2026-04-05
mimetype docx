--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Hausberger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6013-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129252883</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences Habilité à Diriger des Recherches Hors Classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMAG, Université de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CC 051 - Place Eugène Bataillon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">F-34095 Montpellier Cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 67 14 41 66</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mail: thomas.hausberger_AT_umontpellier.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Married</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronological</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 8 February 1974: Born in Strasbourg, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2001-1998: PhD. Student, U. of Strasbourg (France) & U. of Bielefeld (Germany)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Jan. 2001: PhD in Mathematical Sciences from U. of Strasbourg & U. of Bielefeld</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: H. Carayol & T. Zink Thesis: uniformization of Laumon Rapoport Stuhler modular varieties and application to the local Langlands correspondence. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/tel-01408445</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Jury: U. Stuhler, G. Laumon, J.-F. Boutot, H. Carayol, Th. Zink, H. Reiman</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2009-2001: Associate Professor in Mathematics (Maître de conférences), U. of Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2016-2009: Associate Professor in Mathematics Education, U. of Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Nov. 2016: Habilitation to supervise research Title: teaching and learning of Abstract Algebra at university and first elements of a didactic of algebraic structuralism: cross- studies in didactics and epistemology of mathematics. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/tel-01408565</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Jury : M. Artigue, C. Winsløw, F. Patras, M. Bosch, G. Gueudet, V. Durand-Guerrier, A. Bruguières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research area</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My early career research focused on Number Theory and Arithmetical Geometry, more precisely automorphic forms and the Langlands program. Responding to the call of Philosophy and the Human Sciences, I progressively undertook a thematic reconversion to Didactics and Epistemology of Mathematics. A large part of my current work falls in the area of University Mathematics Education (UME) research with a special focus on the teaching and learning of Abstract Algebra at the transition between undergraduate and graduate studies. The originality of this research project and its ultimate goal is the development of a “didactics of mathematical structuralism” that takes into account the following epistemological and didactical dialectics: concrete / abstract, object / structure, definition / proof, syntax / semantics. I use and develop for this purpose different tools within the Anthropological Theory of the Didactics (Chevallard), the Theory of Didactical Situations (Brousseau), and semio-cognitive frameworks (Vergnaud, Duval, etc.). I am also investigating other topics in Mathematics Education research such as &amp;quot;Klein's second discontinuity&amp;quot; (the transfer of advanced mathematical knowledge to knowledge useful for the high school teacher), teacher training with a focus on using history and epistemology tools in the classroom, and mathematics-science interdisciplinarity at various levels (secondary and tertiary education). Finally, I am involved in the activities of the international study group on the relations between History and Pedagogy of Mathematics (HPM), in the community of Philosophy of Mathematics Education, and I am developing joint research programs in Philosophy and Didactics of Mathematics in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection of responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• co-Coordinator of the International Network for Didactic Research in University Mathematics (INDRUM) (-2024)• Director of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR CNRS N°2076 DEMIPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Study Board of the Mathematics Department, U. of Montpellier (2011-2006)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Study Board of the Faculty of Sciences, U. of Montpellier (2009-2005)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Conseil National des Universités, section 25 Mathématiques pures (2007-2003)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Organisations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-founder and Member of the Board of INDRUM (International Network for Didactic Research in University Mathematics) (-2014)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Conference Organisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the TWG56 working group on Philosophy of Mathematics and Mathematics Education, Changhai, China, 2020</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chair of the Scientific Committee of INDRUM 2020, Bizerte, Tunisia, 2020</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the working group on University Mathematics Education at EMF (2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the working group on University Mathematics Education at CERME (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-chair of HPM 2016 and chair of the local organising committee, Montpellier, 2016</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-chair of the local organising committee of INDRUM 2016, Montpellier, 2016</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journals</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Founding Editor of the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epijournal EpiDEMES</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Editorial Board of PetitX  (2023-2014)• Guest editor for International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Referee for Educational Studies in Mathematics, International Journal of Research on Undergraduate Mathematics Education, ZDM - Mathematics Education, Journal of Mathematical Behavior, Journal of Mathematics Teacher Education, Recherches en Didactiques des Mathématiques & Annales de Didactique et de Sciences Cognitives</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Education</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Supervisor of 3 completed and 1 current Ph.D.-thesis</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Supervisor of 6 completed M.Sc.-theses</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master degree programme in Science Didactics, U. of Montpellier (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master 1 degree programme in Science Didactics, U. of Montpellier (2016-2020)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant and Committee work</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of committees for associate professorships</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Expert for the French National Agency for Research (ANR)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Expert for the Center for Quality Assessment in Higher Education (SKVC), Lithunania (23-29 April, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection of funded projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche DEMIPS, University Mathematics Education research (CNRS, - 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Integrate Disciplines to Elaborate Novel Teaching approaches to InTerdisciplinarity and Innovate pre-service teacher Education for STEM challenges (IDENTITIES), Erasmus + project 2019-1-IT02-KA203-063184</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche PhilMath, Philosophy of Mathematics (CNRS, - 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche Théorie des Nombres, Number Theory (CNRS, 2009-2002)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Arithmetical Algebraic Geometry (European Marie Curie Research Training Network, 2007-1998)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Kleinian praxeologies: the case of the integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, From University Mathematics to Mathematics Education - Syntheses and perspectives. Special issue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of structuralist thinking in abstract algebra: a transition problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0020739X.2024.2311284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological models of mathematical structuralism in the french didactic tradition: networking of theoretical frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.176-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes d'objectivité dans l'apprentissage des mathématiques : le structuralisme mathématique à la lumière d'une épistémologie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xmb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDRUM2020 special issue editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (5), pp.1063-1070. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0020739X.2022.2037181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalisation of mathematical sectors: the case of continuous probability distributions and integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.490-518. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-021-00143-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « théorie des banquets » : une ingénierie didactique pour faciliter l’entrée dans la pensée structuraliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), pp.301-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Didactic Transposition in Undergraduate Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margo Kondratieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.140-162. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-020-00132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment promouvoir la réflexion épistémologique dans la formation des enseignants de mathématiques ? Une approche mixte didactique et philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pallarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.23-48. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the networking of Husserlian phenomenology and didactics of mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Teaching-Research Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Philosophy of Mathematics Education, 12 (2), pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The didactic contract and its horizon of expectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educere et Educare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (33), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17648/educare.v15i33.22457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’Université : vers un paradigme du questionnement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, El paradigma del cuestionamiento del mundo en la investigación y en la enseñanza, 21 (Número Especial), pp.322-337. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2019v21i4p322-337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralist Praxeologies as a Research Program on the Teaching and Learning of Abstract Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.74-93. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-017-0063-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométries non-euclidiennes et interdisciplinarité mathématique-philosophie : un exemple d'activité pour la classe de terminale scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (homo)morphism concept: didactic transposition, meta-discourse and thematisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.417-443. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-017-0052-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique objets-structures comme cadre de référence pour une étude didactique du structuralisme algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.131-151. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer des praxéologies structuralistes en algèbre abstraite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.97-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un débat en classe sur une question scientifique socialement vive : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et exemples : prérequis pour l'apprentissage de l'algèbre moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spitalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.101-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicitation croisée des démarches d'investigation en sciences : un levier pour donner du sens et favoriser le dialogue entre disciplines scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.75-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les réalisations des correspondances de Langlands dans la cohomologie des tours de Drinfeld et de Lubin-Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de Besançon. Algèbre et Théorie des Nombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.33-78. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/pmb.a-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformisation des variétés de Laumon-Rapoport-Stuhler et conjecture de Drinfeld-Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (4), pp.1285-1371. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/aif.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactic transposition of structuralist praxeologies at the interface between analysis and topology: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME; Free University of Bozen-Bolzano, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for pre-structuralist reasoning at the crossroads from calculus - a case study on the equivalence between the continuity of a function and the path-connectedness of its graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralist praxeologies in the perspective of Klein: the case of connectedness in analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une AER comme implémentation du plan B de Klein pour l'intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Anthropological Theory of the Didactic (CITAD7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bellaterra (Barcelone), Espagne. pp.489-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the biocalculus challenges: a reflection on didactic transposition processes in a cross-disciplinary context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Godelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Learning and Teaching of Calculus Across Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MatRIC, Jun 2023, Bergen (NO), Norway. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculus at the school to university transition: early stages of a structuralist perspective in real analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Laukert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.2433-2440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From real to abstract analysis: the development of structuralist praxeologies in the analysis path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.2371-2378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWG1: Transitions to, across and from University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Strømskag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany. pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions in abstract algebra throughout the Bachelor: the concept of ideal in ring theory as a gateway to mathematical structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de CAPES comme premier pas vers une implémentation du plan B de Klein pour l'intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Didactic Transposition in Undergraduate Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.2442-2449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du groupe de travail N°5. Mathématiques dans la pluralité des enseignements mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gonzalez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité mathématiques-philosophie : un levier pour la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.557-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’université : éléments pour une didactique du structuralisme algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de l'ARDM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. pp.78-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging probability and calculus: the case of continuous distributions and integrals at the secondary-tertiary transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway. pp.497-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxeological analysis: The case of ideals in Ring Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.2113-2120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro S. González-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Biza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.1953-1960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l'algèbre abstraite à l'Université : vers un paradigme du questionnement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième congrès international sur la théorie anthropologique du didactique (CITAD 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Castro-Urdiales, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des praxéologies structuralistes en Algèbre Abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Congress of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.296-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training teacher students to use history and epistemology tools: theory and practice on the basis of experiments conducted at Montpellier University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Summer University on the History and Epistemology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Copenhague, Denmark. pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Algebra, Mathematical Structuralism and Semiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2145-2151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nombres complexes : entre mathématiques, physique et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme des programmes des lycée : et alors ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. ISBN 978-2-86612-350-5, pp. 78-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the concept of (homo)morphism : a key notion in the learning of abstract algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Congress of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Antalya, Turkey. ISBN 978-975-429-315-9, pp. 2346-2355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le challenge de la pensée structuraliste dans l'apprentissage de l'algèbre abstraite : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.425-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option Sciences, option Démarches et Culture Scientifiques, futurs enseignements d'exploration Méthodes et Pratiques Scientifiques : travaux du groupe Enseignement Scientifique de l'IREM de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Montpellier, 2013, 2-909916-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre T1 : Groupes, Corps et Théorie de Galois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, 2008, Enseignement SUP-Maths, 978-2-86883-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpositive phenomena at the interface between mathematics and physics: the case of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Florensa; N. Ruiz Munzon; B. Barquero; M. Bosch; Y. Chevallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Abstracts 2022: Proceedings of the 7th International Conference on the Anthropological Theory of the Didactic (CITAD7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Birkhäuser, pp.349-363, 2023, Trends in Mathematics – Research Perspectives, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking Phenomenology and Didactics: horizons of didactical milieus with a focus on Abstract Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bicudo; B. Czarnocha; M. Rosa &amp; M. Marciniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ongoing Advancements in Philosophy of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.87-102, 2023, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35209-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Inquiry and Creativity in Abstract Algebra: The Theory of Banquets and Its Reflexive Stance on the Structuralist Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Biehler; M. Liebendörfer; G. Gueudet; C. Rasmussen; C. Winsløw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practice-Oriented Research in Tertiary Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.411-429, 2023, 978-3-031-14174-4. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14175-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workshop on the epistemology and didactics of mathematical structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Chevallard; Berta Barquero Farràs; Marianna Bosch; Ignasi Florensa; Josep Gascón; Pedro Nicolás; Noemí Ruiz-Munzón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic and their Consequences in Curricula and in Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.317-326, 2022, 978-3-030-76790-7. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract and Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Zandieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Fleischmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Durand-Guerrier; Reinhard Hochmuth; Elena Nardi; Carl Winsløw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Development in University Mathematics Education. Overview Produced by the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.147-168, 2021, 9780367365387. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429346859-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Algebra Teaching and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, 978-94-007-4977-1. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100022-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions collaboratives et dialectique médias-milieux : un questionnement didactique autour d'une retranscription d'échanges sur un forum de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gueudet; Y. Matheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques : 18ème Ecole d'été de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.613-622, 2016, Recherches en didactique des mathématiques, 978 2 859 19315 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du collectif dans l’analyse de deux parcours d'étude et de recherche en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Florensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Matheron; Ghislaine Gueudet; Serge Quilio; Tomás angel Sierra; Luc trouche; Carl Winslow; Sylvaine Besnier; Valentina Celi; Charlotte Derouet; Dominique Forest; Mariza Krysinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques : 18ème Ecole d'été de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pensée sauvage, pp.457-486, 2016, 978-2-85919-315-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacan et le groupe de Klein, sous l’oeil du mathématicien : quelques éléments de dialogue entre psychanalyse et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.120-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction exponentielle : un modèle mathématique pour la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle mathématique pour la croissance des micro-organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote et la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie et réalité, un questionnement sur la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères historiques et épistémologiques sur les Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démonstration : limites et fondements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pointier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vergnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un débat en classe sur les OGM en utilisant un corpus médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres complexes en physique : le cas de la réflexion totale frustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire scientifique et explicitation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équation du troisième degré: une histoire complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rispoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mirages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie d'une science de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science de la nature : la cosmologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Polarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource SVT-Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double transposition at the mathematics-physics interface: the case of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer la recherche contemporaine : une analyse didactique d'un exposé de P. Cartier au séminaire Bourbaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Kleinian Praxeologies: The Case of the Integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformisation des variétés de Laumon-Rapoport-Stuhler et application à la correspondance de Langlands locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie des nombres [math.NT]. Université Louis Pasteur Strasbourg I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01408445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’université et premiers éléments d’une didactique du structuralisme algébrique : études croisées en didactique et épistémologique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université de Montpellier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01408565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third Conference of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Carthage and INDRUM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 ICME Satellite Meeting of the International Study Group on the Relations Between the History and Pedagogy of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Radford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Furinghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 2-909916-51-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Congress of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier &amp; INDRUM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Hausberger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6013-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129252883</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences Habilité à Diriger des Recherches Hors Classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMAG, Université de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CC 051 - Place Eugène Bataillon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">F-34095 Montpellier Cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 67 14 41 66</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mail: thomas.hausberger_AT_umontpellier.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Married</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronological</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 8 February 1974: Born in Strasbourg, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2001-1998: PhD. Student, U. of Strasbourg (France) & U. of Bielefeld (Germany)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Jan. 2001: PhD in Mathematical Sciences from U. of Strasbourg & U. of Bielefeld</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: H. Carayol & T. Zink Thesis: uniformization of Laumon Rapoport Stuhler modular varieties and application to the local Langlands correspondence. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/tel-01408445</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Jury: U. Stuhler, G. Laumon, J.-F. Boutot, H. Carayol, Th. Zink, H. Reiman</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2009-2001: Associate Professor in Mathematics (Maître de conférences), U. of Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2016-2009: Associate Professor in Mathematics Education, U. of Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Nov. 2016: Habilitation to supervise research Title: teaching and learning of Abstract Algebra at university and first elements of a didactic of algebraic structuralism: cross- studies in didactics and epistemology of mathematics. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/tel-01408565</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Jury : M. Artigue, C. Winsløw, F. Patras, M. Bosch, G. Gueudet, V. Durand-Guerrier, A. Bruguières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research area</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My early career research focused on Number Theory and Arithmetical Geometry, more precisely automorphic forms and the Langlands program. Responding to the call of Philosophy and the Human Sciences, I progressively undertook a thematic reconversion to Didactics and Epistemology of Mathematics. A large part of my current work falls in the area of University Mathematics Education (UME) research with a special focus on the teaching and learning of Abstract Algebra at the transition between undergraduate and graduate studies. The originality of this research project and its ultimate goal is the development of a “didactics of mathematical structuralism” that takes into account the following epistemological and didactical dialectics: concrete / abstract, object / structure, definition / proof, syntax / semantics. I use and develop for this purpose different tools within the Anthropological Theory of the Didactics (Chevallard), the Theory of Didactical Situations (Brousseau), and semio-cognitive frameworks (Vergnaud, Duval, etc.). I am also investigating other topics in Mathematics Education research such as &amp;quot;Klein's second discontinuity&amp;quot; (the transfer of advanced mathematical knowledge to knowledge useful for the high school teacher), teacher training with a focus on using history and epistemology tools in the classroom, and mathematics-science interdisciplinarity at various levels (secondary and tertiary education). Finally, I am involved in the activities of the international study group on the relations between History and Pedagogy of Mathematics (HPM), in the community of Philosophy of Mathematics Education, and I am developing joint research programs in Philosophy and Didactics of Mathematics in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection of responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• co-Coordinator of the International Network for Didactic Research in University Mathematics (INDRUM) (-2024)• Director of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR CNRS N°2076 DEMIPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Study Board of the Mathematics Department, U. of Montpellier (2011-2006)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Study Board of the Faculty of Sciences, U. of Montpellier (2009-2005)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Conseil National des Universités, section 25 Mathématiques pures (2007-2003)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Organisations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-founder and Member of the Board of INDRUM (International Network for Didactic Research in University Mathematics) (-2014)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Conference Organisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the TWG56 working group on Philosophy of Mathematics and Mathematics Education, Changhai, China, 2020</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chair of the Scientific Committee of INDRUM 2020, Bizerte, Tunisia, 2020</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the working group on University Mathematics Education at EMF (2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the working group on University Mathematics Education at CERME (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-chair of HPM 2016 and chair of the local organising committee, Montpellier, 2016</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-chair of the local organising committee of INDRUM 2016, Montpellier, 2016</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journals</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Founding Editor of the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epijournal EpiDEMES</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Editorial Board of PetitX  (2023-2014)• Guest editor for International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Referee for Educational Studies in Mathematics, International Journal of Research on Undergraduate Mathematics Education, ZDM - Mathematics Education, Journal of Mathematical Behavior, Journal of Mathematics Teacher Education, Recherches en Didactiques des Mathématiques & Annales de Didactique et de Sciences Cognitives</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Education</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Supervisor of 3 completed and 1 current Ph.D.-thesis</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Supervisor of 6 completed M.Sc.-theses</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master degree programme in Science Didactics, U. of Montpellier (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master 1 degree programme in Science Didactics, U. of Montpellier (2016-2020)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant and Committee work</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of committees for associate professorships</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Expert for the French National Agency for Research (ANR)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Expert for the Center for Quality Assessment in Higher Education (SKVC), Lithunania (23-29 April, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection of funded projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche DEMIPS, University Mathematics Education research (CNRS, - 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Integrate Disciplines to Elaborate Novel Teaching approaches to InTerdisciplinarity and Innovate pre-service teacher Education for STEM challenges (IDENTITIES), Erasmus + project 2019-1-IT02-KA203-063184</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche PhilMath, Philosophy of Mathematics (CNRS, - 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche Théorie des Nombres, Number Theory (CNRS, 2009-2002)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Arithmetical Algebraic Geometry (European Marie Curie Research Training Network, 2007-1998)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Kleinian Praxeologies: The Case of the Integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 45(2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/rdm.14750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacan et le groupe de Klein, sous l’oeil du mathématicien : quelques éléments de dialogue entre psychanalyse et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornicar? Revue du champ freudien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.120-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of structuralist thinking in abstract algebra: a transition problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0020739X.2024.2311284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological models of mathematical structuralism in the french didactic tradition: networking of theoretical frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.176-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes d'objectivité dans l'apprentissage des mathématiques : le structuralisme mathématique à la lumière d'une épistémologie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xmb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDRUM2020 special issue editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (5), pp.1063-1070. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0020739X.2022.2037181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalisation of mathematical sectors: the case of continuous probability distributions and integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.490-518. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-021-00143-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « théorie des banquets » : une ingénierie didactique pour faciliter l’entrée dans la pensée structuraliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), pp.301-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Didactic Transposition in Undergraduate Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margo Kondratieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.140-162. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-020-00132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment promouvoir la réflexion épistémologique dans la formation des enseignants de mathématiques ? Une approche mixte didactique et philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pallarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.23-48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the networking of Husserlian phenomenology and didactics of mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Teaching-Research Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Philosophy of Mathematics Education, 12 (2), pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The didactic contract and its horizon of expectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educere et Educare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (33), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17648/educare.v15i33.22457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’Université : vers un paradigme du questionnement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, El paradigma del cuestionamiento del mundo en la investigación y en la enseñanza, 21 (Número Especial), pp.322-337. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2019v21i4p322-337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométries non-euclidiennes et interdisciplinarité mathématique-philosophie : un exemple d'activité pour la classe de terminale scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralist Praxeologies as a Research Program on the Teaching and Learning of Abstract Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.74-93. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-017-0063-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (homo)morphism concept: didactic transposition, meta-discourse and thematisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.417-443. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-017-0052-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique objets-structures comme cadre de référence pour une étude didactique du structuralisme algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.131-151. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer des praxéologies structuralistes en algèbre abstraite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.97-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un débat en classe sur une question scientifique socialement vive : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et exemples : prérequis pour l'apprentissage de l'algèbre moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spitalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.101-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicitation croisée des démarches d'investigation en sciences : un levier pour donner du sens et favoriser le dialogue entre disciplines scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.75-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les réalisations des correspondances de Langlands dans la cohomologie des tours de Drinfeld et de Lubin-Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de Besançon. Algèbre et Théorie des Nombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.33-78. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/pmb.a-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformisation des variétés de Laumon-Rapoport-Stuhler et conjecture de Drinfeld-Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (4), pp.1285-1371. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/aif.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactic transposition of structuralist praxeologies at the interface between analysis and topology: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME; Free University of Bozen-Bolzano, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for pre-structuralist reasoning at the crossroads from calculus - a case study on the equivalence between the continuity of a function and the path-connectedness of its graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une AER comme implémentation du plan B de Klein pour l'intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Anthropological Theory of the Didactic (CITAD7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bellaterra (Barcelone), Espagne. pp.489-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralist praxeologies in the perspective of Klein: the case of connectedness in analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the biocalculus challenges: a reflection on didactic transposition processes in a cross-disciplinary context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Godelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Learning and Teaching of Calculus Across Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MatRIC, Jun 2023, Bergen (NO), Norway. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculus at the school to university transition: early stages of a structuralist perspective in real analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Laukert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.2433-2440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From real to abstract analysis: the development of structuralist praxeologies in the analysis path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.2371-2378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions in abstract algebra throughout the Bachelor: the concept of ideal in ring theory as a gateway to mathematical structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWG1: Transitions to, across and from University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Strømskag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany. pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de CAPES comme premier pas vers une implémentation du plan B de Klein pour l'intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité mathématiques-philosophie : un levier pour la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.557-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Didactic Transposition in Undergraduate Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.2442-2449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du groupe de travail N°5. Mathématiques dans la pluralité des enseignements mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gonzalez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’université : éléments pour une didactique du structuralisme algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de l'ARDM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. pp.78-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging probability and calculus: the case of continuous distributions and integrals at the secondary-tertiary transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway. pp.497-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxeological analysis: The case of ideals in Ring Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.2113-2120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro S. González-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Biza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.1953-1960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l'algèbre abstraite à l'Université : vers un paradigme du questionnement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième congrès international sur la théorie anthropologique du didactique (CITAD 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Castro-Urdiales, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des praxéologies structuralistes en Algèbre Abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Congress of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.296-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Algebra, Mathematical Structuralism and Semiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2145-2151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training teacher students to use history and epistemology tools: theory and practice on the basis of experiments conducted at Montpellier University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Summer University on the History and Epistemology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Copenhague, Denmark. pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the concept of (homo)morphism : a key notion in the learning of abstract algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Congress of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Antalya, Turkey. ISBN 978-975-429-315-9, pp. 2346-2355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nombres complexes : entre mathématiques, physique et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme des programmes des lycée : et alors ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. ISBN 978-2-86612-350-5, pp. 78-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le challenge de la pensée structuraliste dans l'apprentissage de l'algèbre abstraite : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.425-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option Sciences, option Démarches et Culture Scientifiques, futurs enseignements d'exploration Méthodes et Pratiques Scientifiques : travaux du groupe Enseignement Scientifique de l'IREM de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Montpellier, 2013, 2-909916-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre T1 : Groupes, Corps et Théorie de Galois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, 2008, Enseignement SUP-Maths, 978-2-86883-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpositive phenomena at the interface between mathematics and physics: the case of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Florensa; N. Ruiz Munzon; B. Barquero; M. Bosch; Y. Chevallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Abstracts 2022: Proceedings of the 7th International Conference on the Anthropological Theory of the Didactic (CITAD7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Birkhäuser, pp.349-363, 2023, Trends in Mathematics – Research Perspectives, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking Phenomenology and Didactics: horizons of didactical milieus with a focus on Abstract Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bicudo; B. Czarnocha; M. Rosa &amp; M. Marciniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ongoing Advancements in Philosophy of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.87-102, 2023, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35209-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Inquiry and Creativity in Abstract Algebra: The Theory of Banquets and Its Reflexive Stance on the Structuralist Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Biehler; M. Liebendörfer; G. Gueudet; C. Rasmussen; C. Winsløw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practice-Oriented Research in Tertiary Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.411-429, 2023, 978-3-031-14174-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14175-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workshop on the epistemology and didactics of mathematical structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Chevallard; Berta Barquero Farràs; Marianna Bosch; Ignasi Florensa; Josep Gascón; Pedro Nicolás; Noemí Ruiz-Munzón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic and their Consequences in Curricula and in Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.317-326, 2022, 978-3-030-76790-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract and Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Zandieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Fleischmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Durand-Guerrier; Reinhard Hochmuth; Elena Nardi; Carl Winsløw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Development in University Mathematics Education. Overview Produced by the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.147-168, 2021, 9780367365387. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429346859-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Algebra Teaching and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, 978-94-007-4977-1. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100022-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions collaboratives et dialectique médias-milieux : un questionnement didactique autour d'une retranscription d'échanges sur un forum de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gueudet; Y. Matheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques : 18ème Ecole d'été de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.613-622, 2016, Recherches en didactique des mathématiques, 978 2 859 19315 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du collectif dans l’analyse de deux parcours d'étude et de recherche en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Florensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Matheron; Ghislaine Gueudet; Serge Quilio; Tomás angel Sierra; Luc trouche; Carl Winslow; Sylvaine Besnier; Valentina Celi; Charlotte Derouet; Dominique Forest; Mariza Krysinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques : 18ème Ecole d'été de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pensée sauvage, pp.457-486, 2016, 978-2-85919-315-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction exponentielle : un modèle mathématique pour la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle mathématique pour la croissance des micro-organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote et la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie et réalité, un questionnement sur la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères historiques et épistémologiques sur les Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un débat en classe sur les OGM en utilisant un corpus médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démonstration : limites et fondements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pointier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vergnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres complexes en physique : le cas de la réflexion totale frustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire scientifique et explicitation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équation du troisième degré: une histoire complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rispoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mirages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie d'une science de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science de la nature : la cosmologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Polarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource SVT-Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer la recherche contemporaine : une analyse didactique d'un exposé de P. Cartier au séminaire Bourbaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double transposition at the mathematics-physics interface: the case of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformisation des variétés de Laumon-Rapoport-Stuhler et application à la correspondance de Langlands locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie des nombres [math.NT]. Université Louis Pasteur Strasbourg I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01408445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’université et premiers éléments d’une didactique du structuralisme algébrique : études croisées en didactique et épistémologique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université de Montpellier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01408565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third Conference of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Carthage and INDRUM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 ICME Satellite Meeting of the International Study Group on the Relations Between the History and Pedagogy of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Radford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Furinghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 2-909916-51-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Congress of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier &amp; INDRUM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="953E1E10"/>
+    <w:nsid w:val="756B5CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-hausberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6013-1975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129252883" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01408445" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01408565" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epidemes.episciences.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Planchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jovignot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2311284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xmb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2022.2037181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00143-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Kondratieva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Winsl&#248;w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-020-00132-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pallar&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/educare.v15i33.22457" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p322-337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0063-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marie-Jeanne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408419v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0052-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2750" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufort" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hausberger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spitalas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879218v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.a-118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2126" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Laukert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849962v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798327v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879217v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lombard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_27" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913162v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35209-6_4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_20" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_25" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zandieh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fleischmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865229v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100022-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Florensa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauzet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314671v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442915v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pointier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vergnerie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314816v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reboul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rispoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roiz&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Brenner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Polarski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323148v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322738v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rumeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408445v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084024v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Radford" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Furinghetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-hausberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6013-1975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129252883" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01408445" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01408565" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epidemes.episciences.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776987v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Planchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.14750" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jovignot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2311284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xmb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2022.2037181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00143-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Kondratieva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Winsl&#248;w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-020-00132-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pallar&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/educare.v15i33.22457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p322-337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marie-Jeanne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0063-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0052-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hausberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spitalas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.a-118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Laukert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798327v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lombard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_27" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35209-6_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_25" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zandieh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fleischmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100022-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Florensa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pointier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vergnerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reboul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314831v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rispoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roiz&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319748v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Brenner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319629v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Polarski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rumeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408445v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084024v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Radford" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Furinghetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>