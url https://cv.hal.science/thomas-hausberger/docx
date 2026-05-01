--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Hausberger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6013-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129252883</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences Habilité à Diriger des Recherches Hors Classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMAG, Université de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CC 051 - Place Eugène Bataillon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">F-34095 Montpellier Cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 67 14 41 66</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mail: thomas.hausberger_AT_umontpellier.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Married</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronological</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 8 February 1974: Born in Strasbourg, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2001-1998: PhD. Student, U. of Strasbourg (France) & U. of Bielefeld (Germany)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Jan. 2001: PhD in Mathematical Sciences from U. of Strasbourg & U. of Bielefeld</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: H. Carayol & T. Zink Thesis: uniformization of Laumon Rapoport Stuhler modular varieties and application to the local Langlands correspondence. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/tel-01408445</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Jury: U. Stuhler, G. Laumon, J.-F. Boutot, H. Carayol, Th. Zink, H. Reiman</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2009-2001: Associate Professor in Mathematics (Maître de conférences), U. of Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2016-2009: Associate Professor in Mathematics Education, U. of Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Nov. 2016: Habilitation to supervise research Title: teaching and learning of Abstract Algebra at university and first elements of a didactic of algebraic structuralism: cross- studies in didactics and epistemology of mathematics. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/tel-01408565</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Jury : M. Artigue, C. Winsløw, F. Patras, M. Bosch, G. Gueudet, V. Durand-Guerrier, A. Bruguières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research area</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My early career research focused on Number Theory and Arithmetical Geometry, more precisely automorphic forms and the Langlands program. Responding to the call of Philosophy and the Human Sciences, I progressively undertook a thematic reconversion to Didactics and Epistemology of Mathematics. A large part of my current work falls in the area of University Mathematics Education (UME) research with a special focus on the teaching and learning of Abstract Algebra at the transition between undergraduate and graduate studies. The originality of this research project and its ultimate goal is the development of a “didactics of mathematical structuralism” that takes into account the following epistemological and didactical dialectics: concrete / abstract, object / structure, definition / proof, syntax / semantics. I use and develop for this purpose different tools within the Anthropological Theory of the Didactics (Chevallard), the Theory of Didactical Situations (Brousseau), and semio-cognitive frameworks (Vergnaud, Duval, etc.). I am also investigating other topics in Mathematics Education research such as &amp;quot;Klein's second discontinuity&amp;quot; (the transfer of advanced mathematical knowledge to knowledge useful for the high school teacher), teacher training with a focus on using history and epistemology tools in the classroom, and mathematics-science interdisciplinarity at various levels (secondary and tertiary education). Finally, I am involved in the activities of the international study group on the relations between History and Pedagogy of Mathematics (HPM), in the community of Philosophy of Mathematics Education, and I am developing joint research programs in Philosophy and Didactics of Mathematics in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection of responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• co-Coordinator of the International Network for Didactic Research in University Mathematics (INDRUM) (-2024)• Director of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR CNRS N°2076 DEMIPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Study Board of the Mathematics Department, U. of Montpellier (2011-2006)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Study Board of the Faculty of Sciences, U. of Montpellier (2009-2005)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Conseil National des Universités, section 25 Mathématiques pures (2007-2003)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Organisations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-founder and Member of the Board of INDRUM (International Network for Didactic Research in University Mathematics) (-2014)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Conference Organisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the TWG56 working group on Philosophy of Mathematics and Mathematics Education, Changhai, China, 2020</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chair of the Scientific Committee of INDRUM 2020, Bizerte, Tunisia, 2020</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the working group on University Mathematics Education at EMF (2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the working group on University Mathematics Education at CERME (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-chair of HPM 2016 and chair of the local organising committee, Montpellier, 2016</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-chair of the local organising committee of INDRUM 2016, Montpellier, 2016</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journals</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Founding Editor of the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epijournal EpiDEMES</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Editorial Board of PetitX  (2023-2014)• Guest editor for International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Referee for Educational Studies in Mathematics, International Journal of Research on Undergraduate Mathematics Education, ZDM - Mathematics Education, Journal of Mathematical Behavior, Journal of Mathematics Teacher Education, Recherches en Didactiques des Mathématiques & Annales de Didactique et de Sciences Cognitives</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Education</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Supervisor of 3 completed and 1 current Ph.D.-thesis</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Supervisor of 6 completed M.Sc.-theses</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master degree programme in Science Didactics, U. of Montpellier (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master 1 degree programme in Science Didactics, U. of Montpellier (2016-2020)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant and Committee work</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of committees for associate professorships</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Expert for the French National Agency for Research (ANR)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Expert for the Center for Quality Assessment in Higher Education (SKVC), Lithunania (23-29 April, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection of funded projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche DEMIPS, University Mathematics Education research (CNRS, - 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Integrate Disciplines to Elaborate Novel Teaching approaches to InTerdisciplinarity and Innovate pre-service teacher Education for STEM challenges (IDENTITIES), Erasmus + project 2019-1-IT02-KA203-063184</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche PhilMath, Philosophy of Mathematics (CNRS, - 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche Théorie des Nombres, Number Theory (CNRS, 2009-2002)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Arithmetical Algebraic Geometry (European Marie Curie Research Training Network, 2007-1998)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Kleinian Praxeologies: The Case of the Integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 45(2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/rdm.14750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacan et le groupe de Klein, sous l’oeil du mathématicien : quelques éléments de dialogue entre psychanalyse et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornicar? Revue du champ freudien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.120-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of structuralist thinking in abstract algebra: a transition problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0020739X.2024.2311284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological models of mathematical structuralism in the french didactic tradition: networking of theoretical frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.176-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes d'objectivité dans l'apprentissage des mathématiques : le structuralisme mathématique à la lumière d'une épistémologie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xmb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDRUM2020 special issue editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (5), pp.1063-1070. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0020739X.2022.2037181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalisation of mathematical sectors: the case of continuous probability distributions and integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.490-518. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-021-00143-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « théorie des banquets » : une ingénierie didactique pour faciliter l’entrée dans la pensée structuraliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), pp.301-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Didactic Transposition in Undergraduate Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margo Kondratieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.140-162. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-020-00132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment promouvoir la réflexion épistémologique dans la formation des enseignants de mathématiques ? Une approche mixte didactique et philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pallarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.23-48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the networking of Husserlian phenomenology and didactics of mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Teaching-Research Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Philosophy of Mathematics Education, 12 (2), pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The didactic contract and its horizon of expectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educere et Educare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (33), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17648/educare.v15i33.22457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’Université : vers un paradigme du questionnement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, El paradigma del cuestionamiento del mundo en la investigación y en la enseñanza, 21 (Número Especial), pp.322-337. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2019v21i4p322-337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométries non-euclidiennes et interdisciplinarité mathématique-philosophie : un exemple d'activité pour la classe de terminale scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralist Praxeologies as a Research Program on the Teaching and Learning of Abstract Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.74-93. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-017-0063-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (homo)morphism concept: didactic transposition, meta-discourse and thematisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.417-443. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-017-0052-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique objets-structures comme cadre de référence pour une étude didactique du structuralisme algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.131-151. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer des praxéologies structuralistes en algèbre abstraite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.97-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un débat en classe sur une question scientifique socialement vive : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et exemples : prérequis pour l'apprentissage de l'algèbre moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spitalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.101-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicitation croisée des démarches d'investigation en sciences : un levier pour donner du sens et favoriser le dialogue entre disciplines scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.75-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les réalisations des correspondances de Langlands dans la cohomologie des tours de Drinfeld et de Lubin-Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de Besançon. Algèbre et Théorie des Nombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.33-78. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/pmb.a-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformisation des variétés de Laumon-Rapoport-Stuhler et conjecture de Drinfeld-Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (4), pp.1285-1371. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/aif.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactic transposition of structuralist praxeologies at the interface between analysis and topology: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME; Free University of Bozen-Bolzano, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for pre-structuralist reasoning at the crossroads from calculus - a case study on the equivalence between the continuity of a function and the path-connectedness of its graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une AER comme implémentation du plan B de Klein pour l'intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Anthropological Theory of the Didactic (CITAD7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bellaterra (Barcelone), Espagne. pp.489-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralist praxeologies in the perspective of Klein: the case of connectedness in analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the biocalculus challenges: a reflection on didactic transposition processes in a cross-disciplinary context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Godelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Learning and Teaching of Calculus Across Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MatRIC, Jun 2023, Bergen (NO), Norway. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculus at the school to university transition: early stages of a structuralist perspective in real analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Laukert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.2433-2440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From real to abstract analysis: the development of structuralist praxeologies in the analysis path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.2371-2378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions in abstract algebra throughout the Bachelor: the concept of ideal in ring theory as a gateway to mathematical structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWG1: Transitions to, across and from University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Strømskag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany. pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de CAPES comme premier pas vers une implémentation du plan B de Klein pour l'intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité mathématiques-philosophie : un levier pour la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.557-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Didactic Transposition in Undergraduate Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.2442-2449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du groupe de travail N°5. Mathématiques dans la pluralité des enseignements mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gonzalez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’université : éléments pour une didactique du structuralisme algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de l'ARDM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. pp.78-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging probability and calculus: the case of continuous distributions and integrals at the secondary-tertiary transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway. pp.497-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxeological analysis: The case of ideals in Ring Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.2113-2120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro S. González-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Biza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.1953-1960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l'algèbre abstraite à l'Université : vers un paradigme du questionnement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième congrès international sur la théorie anthropologique du didactique (CITAD 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Castro-Urdiales, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des praxéologies structuralistes en Algèbre Abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Congress of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.296-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Algebra, Mathematical Structuralism and Semiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2145-2151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training teacher students to use history and epistemology tools: theory and practice on the basis of experiments conducted at Montpellier University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Summer University on the History and Epistemology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Copenhague, Denmark. pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the concept of (homo)morphism : a key notion in the learning of abstract algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Congress of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Antalya, Turkey. ISBN 978-975-429-315-9, pp. 2346-2355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nombres complexes : entre mathématiques, physique et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme des programmes des lycée : et alors ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. ISBN 978-2-86612-350-5, pp. 78-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le challenge de la pensée structuraliste dans l'apprentissage de l'algèbre abstraite : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.425-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option Sciences, option Démarches et Culture Scientifiques, futurs enseignements d'exploration Méthodes et Pratiques Scientifiques : travaux du groupe Enseignement Scientifique de l'IREM de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Montpellier, 2013, 2-909916-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre T1 : Groupes, Corps et Théorie de Galois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, 2008, Enseignement SUP-Maths, 978-2-86883-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpositive phenomena at the interface between mathematics and physics: the case of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Florensa; N. Ruiz Munzon; B. Barquero; M. Bosch; Y. Chevallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Abstracts 2022: Proceedings of the 7th International Conference on the Anthropological Theory of the Didactic (CITAD7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Birkhäuser, pp.349-363, 2023, Trends in Mathematics – Research Perspectives, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking Phenomenology and Didactics: horizons of didactical milieus with a focus on Abstract Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bicudo; B. Czarnocha; M. Rosa &amp; M. Marciniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ongoing Advancements in Philosophy of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.87-102, 2023, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35209-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Inquiry and Creativity in Abstract Algebra: The Theory of Banquets and Its Reflexive Stance on the Structuralist Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Biehler; M. Liebendörfer; G. Gueudet; C. Rasmussen; C. Winsløw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practice-Oriented Research in Tertiary Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.411-429, 2023, 978-3-031-14174-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14175-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workshop on the epistemology and didactics of mathematical structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Chevallard; Berta Barquero Farràs; Marianna Bosch; Ignasi Florensa; Josep Gascón; Pedro Nicolás; Noemí Ruiz-Munzón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic and their Consequences in Curricula and in Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.317-326, 2022, 978-3-030-76790-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract and Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Zandieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Fleischmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Durand-Guerrier; Reinhard Hochmuth; Elena Nardi; Carl Winsløw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Development in University Mathematics Education. Overview Produced by the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.147-168, 2021, 9780367365387. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429346859-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Algebra Teaching and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, 978-94-007-4977-1. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100022-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions collaboratives et dialectique médias-milieux : un questionnement didactique autour d'une retranscription d'échanges sur un forum de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gueudet; Y. Matheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques : 18ème Ecole d'été de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.613-622, 2016, Recherches en didactique des mathématiques, 978 2 859 19315 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du collectif dans l’analyse de deux parcours d'étude et de recherche en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Florensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Matheron; Ghislaine Gueudet; Serge Quilio; Tomás angel Sierra; Luc trouche; Carl Winslow; Sylvaine Besnier; Valentina Celi; Charlotte Derouet; Dominique Forest; Mariza Krysinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques : 18ème Ecole d'été de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pensée sauvage, pp.457-486, 2016, 978-2-85919-315-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction exponentielle : un modèle mathématique pour la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle mathématique pour la croissance des micro-organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote et la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie et réalité, un questionnement sur la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères historiques et épistémologiques sur les Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un débat en classe sur les OGM en utilisant un corpus médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démonstration : limites et fondements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pointier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vergnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres complexes en physique : le cas de la réflexion totale frustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire scientifique et explicitation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équation du troisième degré: une histoire complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rispoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mirages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie d'une science de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science de la nature : la cosmologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Polarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource SVT-Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer la recherche contemporaine : une analyse didactique d'un exposé de P. Cartier au séminaire Bourbaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double transposition at the mathematics-physics interface: the case of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformisation des variétés de Laumon-Rapoport-Stuhler et application à la correspondance de Langlands locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie des nombres [math.NT]. Université Louis Pasteur Strasbourg I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01408445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’université et premiers éléments d’une didactique du structuralisme algébrique : études croisées en didactique et épistémologique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université de Montpellier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01408565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third Conference of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Carthage and INDRUM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 ICME Satellite Meeting of the International Study Group on the Relations Between the History and Pedagogy of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Radford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Furinghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 2-909916-51-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Congress of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier &amp; INDRUM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Hausberger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6013-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129252883</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences Habilité à Diriger des Recherches Hors Classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMAG, Université de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CC 051 - Place Eugène Bataillon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">F-34095 Montpellier Cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 67 14 41 66</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mail: thomas.hausberger_AT_umontpellier.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Married</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronological</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 8 February 1974: Born in Strasbourg, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2001-1998: PhD. Student, U. of Strasbourg (France) & U. of Bielefeld (Germany)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Jan. 2001: PhD in Mathematical Sciences from U. of Strasbourg & U. of Bielefeld</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: H. Carayol & T. Zink Thesis: uniformization of Laumon Rapoport Stuhler modular varieties and application to the local Langlands correspondence. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/tel-01408445</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Jury: U. Stuhler, G. Laumon, J.-F. Boutot, H. Carayol, Th. Zink, H. Reiman</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2009-2001: Associate Professor in Mathematics (Maître de conférences), U. of Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2016-2009: Associate Professor in Mathematics Education, U. of Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Nov. 2016: Habilitation to supervise research Title: teaching and learning of Abstract Algebra at university and first elements of a didactic of algebraic structuralism: cross- studies in didactics and epistemology of mathematics. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/tel-01408565</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Jury : M. Artigue, C. Winsløw, F. Patras, M. Bosch, G. Gueudet, V. Durand-Guerrier, A. Bruguières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research area</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My early career research focused on Number Theory and Arithmetical Geometry, more precisely automorphic forms and the Langlands program. Responding to the call of Philosophy and the Human Sciences, I progressively undertook a thematic reconversion to Didactics and Epistemology of Mathematics. A large part of my current work falls in the area of University Mathematics Education (UME) research with a special focus on the teaching and learning of Abstract Algebra at the transition between undergraduate and graduate studies. The originality of this research project and its ultimate goal is the development of a “didactics of mathematical structuralism” that takes into account the following epistemological and didactical dialectics: concrete / abstract, object / structure, definition / proof, syntax / semantics. I use and develop for this purpose different tools within the Anthropological Theory of the Didactics (Chevallard), the Theory of Didactical Situations (Brousseau), and semio-cognitive frameworks (Vergnaud, Duval, etc.). I am also investigating other topics in Mathematics Education research such as &amp;quot;Klein's second discontinuity&amp;quot; (the transfer of advanced mathematical knowledge to knowledge useful for the high school teacher), teacher training with a focus on using history and epistemology tools in the classroom, and mathematics-science interdisciplinarity at various levels (secondary and tertiary education). Finally, I am involved in the activities of the international study group on the relations between History and Pedagogy of Mathematics (HPM), in the community of Philosophy of Mathematics Education, and I am developing joint research programs in Philosophy and Didactics of Mathematics in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection of responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• co-Coordinator of the International Network for Didactic Research in University Mathematics (INDRUM) (-2024)• Director of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR CNRS N°2076 DEMIPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Study Board of the Mathematics Department, U. of Montpellier (2011-2006)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Study Board of the Faculty of Sciences, U. of Montpellier (2009-2005)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Conseil National des Universités, section 25 Mathématiques pures (2007-2003)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Organisations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-founder and Member of the Board of INDRUM (International Network for Didactic Research in University Mathematics) (-2014)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Conference Organisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the TWG56 working group on Philosophy of Mathematics and Mathematics Education, Changhai, China, 2020</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chair of the Scientific Committee of INDRUM 2020, Bizerte, Tunisia, 2020</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the working group on University Mathematics Education at EMF (2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the working group on University Mathematics Education at CERME (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-chair of HPM 2016 and chair of the local organising committee, Montpellier, 2016</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-chair of the local organising committee of INDRUM 2016, Montpellier, 2016</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journals</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Founding Editor of the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epijournal EpiDEMES</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Editorial Board of PetitX  (2023-2014)• Guest editor for International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Referee for Educational Studies in Mathematics, International Journal of Research on Undergraduate Mathematics Education, ZDM - Mathematics Education, Journal of Mathematical Behavior, Journal of Mathematics Teacher Education, Recherches en Didactiques des Mathématiques & Annales de Didactique et de Sciences Cognitives</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Education</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Supervisor of 3 completed and 1 current Ph.D.-thesis</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Supervisor of 6 completed M.Sc.-theses</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master degree programme in Science Didactics, U. of Montpellier (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master 1 degree programme in Science Didactics, U. of Montpellier (2016-2020)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant and Committee work</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of committees for associate professorships</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Expert for the French National Agency for Research (ANR)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Expert for the Center for Quality Assessment in Higher Education (SKVC), Lithunania (23-29 April, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection of funded projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche DEMIPS, University Mathematics Education research (CNRS, - 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Integrate Disciplines to Elaborate Novel Teaching approaches to InTerdisciplinarity and Innovate pre-service teacher Education for STEM challenges (IDENTITIES), Erasmus + project 2019-1-IT02-KA203-063184</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche PhilMath, Philosophy of Mathematics (CNRS, - 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche Théorie des Nombres, Number Theory (CNRS, 2009-2002)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Arithmetical Algebraic Geometry (European Marie Curie Research Training Network, 2007-1998)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Kleinian Praxeologies: The Case of the Integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 45(2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/rdm.14750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacan et le groupe de Klein, sous l’oeil du mathématicien : quelques éléments de dialogue entre psychanalyse et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornicar? Revue du champ freudien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.120-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of structuralist thinking in abstract algebra: a transition problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0020739X.2024.2311284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological models of mathematical structuralism in the french didactic tradition: networking of theoretical frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.176-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes d'objectivité dans l'apprentissage des mathématiques : le structuralisme mathématique à la lumière d'une épistémologie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xmb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDRUM2020 special issue editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (5), pp.1063-1070. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0020739X.2022.2037181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalisation of mathematical sectors: the case of continuous probability distributions and integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.490-518. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-021-00143-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « théorie des banquets » : une ingénierie didactique pour faciliter l’entrée dans la pensée structuraliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), pp.301-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Didactic Transposition in Undergraduate Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margo Kondratieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.140-162. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-020-00132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment promouvoir la réflexion épistémologique dans la formation des enseignants de mathématiques ? Une approche mixte didactique et philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pallarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.23-48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the networking of Husserlian phenomenology and didactics of mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Teaching-Research Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Philosophy of Mathematics Education, 12 (2), pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’Université : vers un paradigme du questionnement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, El paradigma del cuestionamiento del mundo en la investigación y en la enseñanza, 21 (Número Especial), pp.322-337. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2019v21i4p322-337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The didactic contract and its horizon of expectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educere et Educare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (33), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17648/educare.v15i33.22457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométries non-euclidiennes et interdisciplinarité mathématique-philosophie : un exemple d'activité pour la classe de terminale scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralist Praxeologies as a Research Program on the Teaching and Learning of Abstract Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.74-93. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-017-0063-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (homo)morphism concept: didactic transposition, meta-discourse and thematisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.417-443. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-017-0052-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique objets-structures comme cadre de référence pour une étude didactique du structuralisme algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.131-151. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer des praxéologies structuralistes en algèbre abstraite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.97-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un débat en classe sur une question scientifique socialement vive : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et exemples : prérequis pour l'apprentissage de l'algèbre moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spitalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.101-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicitation croisée des démarches d'investigation en sciences : un levier pour donner du sens et favoriser le dialogue entre disciplines scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.75-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les réalisations des correspondances de Langlands dans la cohomologie des tours de Drinfeld et de Lubin-Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de Besançon. Algèbre et Théorie des Nombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.33-78. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/pmb.a-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformisation des variétés de Laumon-Rapoport-Stuhler et conjecture de Drinfeld-Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (4), pp.1285-1371. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/aif.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactic transposition of structuralist praxeologies at the interface between analysis and topology: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME; Free University of Bozen-Bolzano, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for pre-structuralist reasoning at the crossroads from calculus - a case study on the equivalence between the continuity of a function and the path-connectedness of its graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralist praxeologies in the perspective of Klein: the case of connectedness in analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une AER comme implémentation du plan B de Klein pour l'intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Anthropological Theory of the Didactic (CITAD7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bellaterra (Barcelone), Espagne. pp.489-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the biocalculus challenges: a reflection on didactic transposition processes in a cross-disciplinary context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Godelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Learning and Teaching of Calculus Across Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MatRIC, Jun 2023, Bergen (NO), Norway. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculus at the school to university transition: early stages of a structuralist perspective in real analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Laukert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.2433-2440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From real to abstract analysis: the development of structuralist praxeologies in the analysis path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.2371-2378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWG1: Transitions to, across and from University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Strømskag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany. pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions in abstract algebra throughout the Bachelor: the concept of ideal in ring theory as a gateway to mathematical structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de CAPES comme premier pas vers une implémentation du plan B de Klein pour l'intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité mathématiques-philosophie : un levier pour la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.557-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Didactic Transposition in Undergraduate Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.2442-2449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du groupe de travail N°5. Mathématiques dans la pluralité des enseignements mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gonzalez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’université : éléments pour une didactique du structuralisme algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de l'ARDM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. pp.78-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging probability and calculus: the case of continuous distributions and integrals at the secondary-tertiary transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway. pp.497-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxeological analysis: The case of ideals in Ring Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.2113-2120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro S. González-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Biza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.1953-1960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l'algèbre abstraite à l'Université : vers un paradigme du questionnement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième congrès international sur la théorie anthropologique du didactique (CITAD 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Castro-Urdiales, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des praxéologies structuralistes en Algèbre Abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Congress of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.296-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training teacher students to use history and epistemology tools: theory and practice on the basis of experiments conducted at Montpellier University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Summer University on the History and Epistemology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Copenhague, Denmark. pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Algebra, Mathematical Structuralism and Semiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2145-2151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nombres complexes : entre mathématiques, physique et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme des programmes des lycée : et alors ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. ISBN 978-2-86612-350-5, pp. 78-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the concept of (homo)morphism : a key notion in the learning of abstract algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Congress of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Antalya, Turkey. ISBN 978-975-429-315-9, pp. 2346-2355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le challenge de la pensée structuraliste dans l'apprentissage de l'algèbre abstraite : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.425-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option Sciences, option Démarches et Culture Scientifiques, futurs enseignements d'exploration Méthodes et Pratiques Scientifiques : travaux du groupe Enseignement Scientifique de l'IREM de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Montpellier, 2013, 2-909916-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre T1 : Groupes, Corps et Théorie de Galois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, 2008, Enseignement SUP-Maths, 978-2-86883-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpositive phenomena at the interface between mathematics and physics: the case of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Florensa; N. Ruiz Munzon; B. Barquero; M. Bosch; Y. Chevallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Abstracts 2022: Proceedings of the 7th International Conference on the Anthropological Theory of the Didactic (CITAD7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Birkhäuser, pp.349-363, 2023, Trends in Mathematics – Research Perspectives, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking Phenomenology and Didactics: horizons of didactical milieus with a focus on Abstract Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bicudo; B. Czarnocha; M. Rosa &amp; M. Marciniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ongoing Advancements in Philosophy of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.87-102, 2023, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35209-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Inquiry and Creativity in Abstract Algebra: The Theory of Banquets and Its Reflexive Stance on the Structuralist Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Biehler; M. Liebendörfer; G. Gueudet; C. Rasmussen; C. Winsløw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practice-Oriented Research in Tertiary Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.411-429, 2023, 978-3-031-14174-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14175-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workshop on the epistemology and didactics of mathematical structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Chevallard; Berta Barquero Farràs; Marianna Bosch; Ignasi Florensa; Josep Gascón; Pedro Nicolás; Noemí Ruiz-Munzón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic and their Consequences in Curricula and in Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.317-326, 2022, 978-3-030-76790-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract and Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Zandieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Fleischmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Durand-Guerrier; Reinhard Hochmuth; Elena Nardi; Carl Winsløw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Development in University Mathematics Education. Overview Produced by the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.147-168, 2021, 9780367365387. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429346859-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Algebra Teaching and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, 978-94-007-4977-1. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100022-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions collaboratives et dialectique médias-milieux : un questionnement didactique autour d'une retranscription d'échanges sur un forum de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gueudet; Y. Matheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques : 18ème Ecole d'été de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.613-622, 2016, Recherches en didactique des mathématiques, 978 2 859 19315 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du collectif dans l’analyse de deux parcours d'étude et de recherche en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Florensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Matheron; Ghislaine Gueudet; Serge Quilio; Tomás angel Sierra; Luc trouche; Carl Winslow; Sylvaine Besnier; Valentina Celi; Charlotte Derouet; Dominique Forest; Mariza Krysinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques : 18ème Ecole d'été de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pensée sauvage, pp.457-486, 2016, 978-2-85919-315-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction exponentielle : un modèle mathématique pour la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle mathématique pour la croissance des micro-organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote et la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie et réalité, un questionnement sur la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères historiques et épistémologiques sur les Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un débat en classe sur les OGM en utilisant un corpus médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démonstration : limites et fondements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pointier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vergnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres complexes en physique : le cas de la réflexion totale frustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire scientifique et explicitation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équation du troisième degré: une histoire complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rispoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie d'une science de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science de la nature : la cosmologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Polarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mirages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource SVT-Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer la recherche contemporaine : une analyse didactique d'un exposé de P. Cartier au séminaire Bourbaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double transposition at the mathematics-physics interface: the case of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformisation des variétés de Laumon-Rapoport-Stuhler et application à la correspondance de Langlands locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie des nombres [math.NT]. Université Louis Pasteur Strasbourg I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01408445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’université et premiers éléments d’une didactique du structuralisme algébrique : études croisées en didactique et épistémologique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université de Montpellier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01408565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third Conference of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Carthage and INDRUM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 ICME Satellite Meeting of the International Study Group on the Relations Between the History and Pedagogy of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Radford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Furinghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 2-909916-51-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Congress of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier &amp; INDRUM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="756B5CA2"/>
+    <w:nsid w:val="6214F6CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-hausberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6013-1975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129252883" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01408445" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01408565" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epidemes.episciences.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776987v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Planchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.14750" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jovignot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2311284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xmb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2022.2037181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00143-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Kondratieva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Winsl&#248;w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-020-00132-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pallar&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/educare.v15i33.22457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p322-337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marie-Jeanne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0063-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0052-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hausberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spitalas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.a-118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Laukert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798327v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lombard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_27" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35209-6_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_25" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zandieh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fleischmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100022-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Florensa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pointier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vergnerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reboul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314831v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rispoli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roiz&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319748v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Brenner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319629v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Polarski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rumeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408445v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084024v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Radford" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Furinghetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-hausberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6013-1975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129252883" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01408445" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01408565" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epidemes.episciences.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776987v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Planchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.14750" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jovignot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2311284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xmb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2022.2037181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00143-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Kondratieva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Winsl&#248;w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-020-00132-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pallar&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p322-337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/educare.v15i33.22457" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marie-Jeanne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0063-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0052-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hausberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spitalas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.a-118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Laukert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798327v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lombard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_27" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35209-6_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_25" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zandieh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fleischmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100022-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Florensa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pointier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vergnerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reboul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314831v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rispoli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roiz&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Brenner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Polarski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rumeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408445v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084024v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Radford" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Furinghetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>