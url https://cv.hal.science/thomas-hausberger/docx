--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Hausberger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6013-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129252883</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences Habilité à Diriger des Recherches Hors Classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMAG, Université de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CC 051 - Place Eugène Bataillon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">F-34095 Montpellier Cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 67 14 41 66</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mail: thomas.hausberger_AT_umontpellier.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Married</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronological</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 8 February 1974: Born in Strasbourg, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2001-1998: PhD. Student, U. of Strasbourg (France) & U. of Bielefeld (Germany)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Jan. 2001: PhD in Mathematical Sciences from U. of Strasbourg & U. of Bielefeld</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: H. Carayol & T. Zink Thesis: uniformization of Laumon Rapoport Stuhler modular varieties and application to the local Langlands correspondence. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/tel-01408445</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Jury: U. Stuhler, G. Laumon, J.-F. Boutot, H. Carayol, Th. Zink, H. Reiman</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2009-2001: Associate Professor in Mathematics (Maître de conférences), U. of Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2016-2009: Associate Professor in Mathematics Education, U. of Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Nov. 2016: Habilitation to supervise research Title: teaching and learning of Abstract Algebra at university and first elements of a didactic of algebraic structuralism: cross- studies in didactics and epistemology of mathematics. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/tel-01408565</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Jury : M. Artigue, C. Winsløw, F. Patras, M. Bosch, G. Gueudet, V. Durand-Guerrier, A. Bruguières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research area</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My early career research focused on Number Theory and Arithmetical Geometry, more precisely automorphic forms and the Langlands program. Responding to the call of Philosophy and the Human Sciences, I progressively undertook a thematic reconversion to Didactics and Epistemology of Mathematics. A large part of my current work falls in the area of University Mathematics Education (UME) research with a special focus on the teaching and learning of Abstract Algebra at the transition between undergraduate and graduate studies. The originality of this research project and its ultimate goal is the development of a “didactics of mathematical structuralism” that takes into account the following epistemological and didactical dialectics: concrete / abstract, object / structure, definition / proof, syntax / semantics. I use and develop for this purpose different tools within the Anthropological Theory of the Didactics (Chevallard), the Theory of Didactical Situations (Brousseau), and semio-cognitive frameworks (Vergnaud, Duval, etc.). I am also investigating other topics in Mathematics Education research such as &amp;quot;Klein's second discontinuity&amp;quot; (the transfer of advanced mathematical knowledge to knowledge useful for the high school teacher), teacher training with a focus on using history and epistemology tools in the classroom, and mathematics-science interdisciplinarity at various levels (secondary and tertiary education). Finally, I am involved in the activities of the international study group on the relations between History and Pedagogy of Mathematics (HPM), in the community of Philosophy of Mathematics Education, and I am developing joint research programs in Philosophy and Didactics of Mathematics in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection of responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• co-Coordinator of the International Network for Didactic Research in University Mathematics (INDRUM) (-2024)• Director of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR CNRS N°2076 DEMIPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Study Board of the Mathematics Department, U. of Montpellier (2011-2006)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Study Board of the Faculty of Sciences, U. of Montpellier (2009-2005)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Conseil National des Universités, section 25 Mathématiques pures (2007-2003)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Organisations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-founder and Member of the Board of INDRUM (International Network for Didactic Research in University Mathematics) (-2014)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Conference Organisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the TWG56 working group on Philosophy of Mathematics and Mathematics Education, Changhai, China, 2020</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chair of the Scientific Committee of INDRUM 2020, Bizerte, Tunisia, 2020</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the working group on University Mathematics Education at EMF (2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the working group on University Mathematics Education at CERME (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-chair of HPM 2016 and chair of the local organising committee, Montpellier, 2016</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-chair of the local organising committee of INDRUM 2016, Montpellier, 2016</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journals</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Founding Editor of the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epijournal EpiDEMES</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Editorial Board of PetitX  (2023-2014)• Guest editor for International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Referee for Educational Studies in Mathematics, International Journal of Research on Undergraduate Mathematics Education, ZDM - Mathematics Education, Journal of Mathematical Behavior, Journal of Mathematics Teacher Education, Recherches en Didactiques des Mathématiques & Annales de Didactique et de Sciences Cognitives</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Education</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Supervisor of 3 completed and 1 current Ph.D.-thesis</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Supervisor of 6 completed M.Sc.-theses</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master degree programme in Science Didactics, U. of Montpellier (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master 1 degree programme in Science Didactics, U. of Montpellier (2016-2020)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant and Committee work</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of committees for associate professorships</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Expert for the French National Agency for Research (ANR)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Expert for the Center for Quality Assessment in Higher Education (SKVC), Lithunania (23-29 April, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection of funded projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche DEMIPS, University Mathematics Education research (CNRS, - 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Integrate Disciplines to Elaborate Novel Teaching approaches to InTerdisciplinarity and Innovate pre-service teacher Education for STEM challenges (IDENTITIES), Erasmus + project 2019-1-IT02-KA203-063184</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche PhilMath, Philosophy of Mathematics (CNRS, - 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche Théorie des Nombres, Number Theory (CNRS, 2009-2002)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Arithmetical Algebraic Geometry (European Marie Curie Research Training Network, 2007-1998)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Kleinian Praxeologies: The Case of the Integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 45(2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/rdm.14750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacan et le groupe de Klein, sous l’oeil du mathématicien : quelques éléments de dialogue entre psychanalyse et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornicar? Revue du champ freudien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.120-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of structuralist thinking in abstract algebra: a transition problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0020739X.2024.2311284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological models of mathematical structuralism in the french didactic tradition: networking of theoretical frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.176-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes d'objectivité dans l'apprentissage des mathématiques : le structuralisme mathématique à la lumière d'une épistémologie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xmb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDRUM2020 special issue editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (5), pp.1063-1070. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0020739X.2022.2037181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalisation of mathematical sectors: the case of continuous probability distributions and integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.490-518. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-021-00143-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « théorie des banquets » : une ingénierie didactique pour faciliter l’entrée dans la pensée structuraliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), pp.301-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Didactic Transposition in Undergraduate Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margo Kondratieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.140-162. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-020-00132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment promouvoir la réflexion épistémologique dans la formation des enseignants de mathématiques ? Une approche mixte didactique et philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pallarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.23-48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the networking of Husserlian phenomenology and didactics of mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Teaching-Research Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Philosophy of Mathematics Education, 12 (2), pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’Université : vers un paradigme du questionnement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, El paradigma del cuestionamiento del mundo en la investigación y en la enseñanza, 21 (Número Especial), pp.322-337. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2019v21i4p322-337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The didactic contract and its horizon of expectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educere et Educare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (33), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17648/educare.v15i33.22457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométries non-euclidiennes et interdisciplinarité mathématique-philosophie : un exemple d'activité pour la classe de terminale scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralist Praxeologies as a Research Program on the Teaching and Learning of Abstract Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.74-93. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-017-0063-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (homo)morphism concept: didactic transposition, meta-discourse and thematisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.417-443. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-017-0052-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique objets-structures comme cadre de référence pour une étude didactique du structuralisme algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.131-151. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer des praxéologies structuralistes en algèbre abstraite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.97-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un débat en classe sur une question scientifique socialement vive : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et exemples : prérequis pour l'apprentissage de l'algèbre moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spitalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.101-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicitation croisée des démarches d'investigation en sciences : un levier pour donner du sens et favoriser le dialogue entre disciplines scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.75-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les réalisations des correspondances de Langlands dans la cohomologie des tours de Drinfeld et de Lubin-Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de Besançon. Algèbre et Théorie des Nombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.33-78. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/pmb.a-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformisation des variétés de Laumon-Rapoport-Stuhler et conjecture de Drinfeld-Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (4), pp.1285-1371. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/aif.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactic transposition of structuralist praxeologies at the interface between analysis and topology: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME; Free University of Bozen-Bolzano, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for pre-structuralist reasoning at the crossroads from calculus - a case study on the equivalence between the continuity of a function and the path-connectedness of its graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralist praxeologies in the perspective of Klein: the case of connectedness in analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une AER comme implémentation du plan B de Klein pour l'intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Anthropological Theory of the Didactic (CITAD7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bellaterra (Barcelone), Espagne. pp.489-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the biocalculus challenges: a reflection on didactic transposition processes in a cross-disciplinary context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Godelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Learning and Teaching of Calculus Across Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MatRIC, Jun 2023, Bergen (NO), Norway. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculus at the school to university transition: early stages of a structuralist perspective in real analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Laukert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.2433-2440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From real to abstract analysis: the development of structuralist praxeologies in the analysis path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.2371-2378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWG1: Transitions to, across and from University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Strømskag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany. pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions in abstract algebra throughout the Bachelor: the concept of ideal in ring theory as a gateway to mathematical structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de CAPES comme premier pas vers une implémentation du plan B de Klein pour l'intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité mathématiques-philosophie : un levier pour la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.557-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Didactic Transposition in Undergraduate Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.2442-2449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du groupe de travail N°5. Mathématiques dans la pluralité des enseignements mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gonzalez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’université : éléments pour une didactique du structuralisme algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de l'ARDM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. pp.78-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging probability and calculus: the case of continuous distributions and integrals at the secondary-tertiary transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway. pp.497-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxeological analysis: The case of ideals in Ring Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.2113-2120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro S. González-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Biza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.1953-1960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l'algèbre abstraite à l'Université : vers un paradigme du questionnement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième congrès international sur la théorie anthropologique du didactique (CITAD 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Castro-Urdiales, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des praxéologies structuralistes en Algèbre Abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Congress of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.296-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training teacher students to use history and epistemology tools: theory and practice on the basis of experiments conducted at Montpellier University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Summer University on the History and Epistemology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Copenhague, Denmark. pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Algebra, Mathematical Structuralism and Semiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2145-2151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nombres complexes : entre mathématiques, physique et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme des programmes des lycée : et alors ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. ISBN 978-2-86612-350-5, pp. 78-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the concept of (homo)morphism : a key notion in the learning of abstract algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Congress of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Antalya, Turkey. ISBN 978-975-429-315-9, pp. 2346-2355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le challenge de la pensée structuraliste dans l'apprentissage de l'algèbre abstraite : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.425-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option Sciences, option Démarches et Culture Scientifiques, futurs enseignements d'exploration Méthodes et Pratiques Scientifiques : travaux du groupe Enseignement Scientifique de l'IREM de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Montpellier, 2013, 2-909916-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre T1 : Groupes, Corps et Théorie de Galois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, 2008, Enseignement SUP-Maths, 978-2-86883-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpositive phenomena at the interface between mathematics and physics: the case of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Florensa; N. Ruiz Munzon; B. Barquero; M. Bosch; Y. Chevallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Abstracts 2022: Proceedings of the 7th International Conference on the Anthropological Theory of the Didactic (CITAD7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Birkhäuser, pp.349-363, 2023, Trends in Mathematics – Research Perspectives, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking Phenomenology and Didactics: horizons of didactical milieus with a focus on Abstract Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bicudo; B. Czarnocha; M. Rosa &amp; M. Marciniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ongoing Advancements in Philosophy of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.87-102, 2023, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35209-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Inquiry and Creativity in Abstract Algebra: The Theory of Banquets and Its Reflexive Stance on the Structuralist Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Biehler; M. Liebendörfer; G. Gueudet; C. Rasmussen; C. Winsløw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practice-Oriented Research in Tertiary Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.411-429, 2023, 978-3-031-14174-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14175-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workshop on the epistemology and didactics of mathematical structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Chevallard; Berta Barquero Farràs; Marianna Bosch; Ignasi Florensa; Josep Gascón; Pedro Nicolás; Noemí Ruiz-Munzón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic and their Consequences in Curricula and in Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.317-326, 2022, 978-3-030-76790-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract and Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Zandieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Fleischmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Durand-Guerrier; Reinhard Hochmuth; Elena Nardi; Carl Winsløw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Development in University Mathematics Education. Overview Produced by the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.147-168, 2021, 9780367365387. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429346859-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Algebra Teaching and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, 978-94-007-4977-1. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100022-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions collaboratives et dialectique médias-milieux : un questionnement didactique autour d'une retranscription d'échanges sur un forum de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gueudet; Y. Matheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques : 18ème Ecole d'été de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.613-622, 2016, Recherches en didactique des mathématiques, 978 2 859 19315 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du collectif dans l’analyse de deux parcours d'étude et de recherche en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Florensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Matheron; Ghislaine Gueudet; Serge Quilio; Tomás angel Sierra; Luc trouche; Carl Winslow; Sylvaine Besnier; Valentina Celi; Charlotte Derouet; Dominique Forest; Mariza Krysinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques : 18ème Ecole d'été de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pensée sauvage, pp.457-486, 2016, 978-2-85919-315-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction exponentielle : un modèle mathématique pour la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle mathématique pour la croissance des micro-organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote et la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie et réalité, un questionnement sur la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères historiques et épistémologiques sur les Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un débat en classe sur les OGM en utilisant un corpus médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démonstration : limites et fondements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pointier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vergnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres complexes en physique : le cas de la réflexion totale frustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire scientifique et explicitation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équation du troisième degré: une histoire complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rispoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie d'une science de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science de la nature : la cosmologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Polarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mirages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource SVT-Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer la recherche contemporaine : une analyse didactique d'un exposé de P. Cartier au séminaire Bourbaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double transposition at the mathematics-physics interface: the case of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformisation des variétés de Laumon-Rapoport-Stuhler et application à la correspondance de Langlands locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie des nombres [math.NT]. Université Louis Pasteur Strasbourg I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01408445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’université et premiers éléments d’une didactique du structuralisme algébrique : études croisées en didactique et épistémologique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université de Montpellier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01408565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third Conference of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Carthage and INDRUM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 ICME Satellite Meeting of the International Study Group on the Relations Between the History and Pedagogy of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Radford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Furinghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 2-909916-51-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Congress of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier &amp; INDRUM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Hausberger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6013-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129252883</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences Habilité à Diriger des Recherches Hors Classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMAG, Université de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CC 051 - Place Eugène Bataillon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">F-34095 Montpellier Cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 4 67 14 41 66</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mail: thomas.hausberger_AT_umontpellier.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationality: French</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Married</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronological</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 8 February 1974: Born in Strasbourg, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2001-1998: PhD. Student, U. of Strasbourg (France) & U. of Bielefeld (Germany)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Jan. 2001: PhD in Mathematical Sciences from U. of Strasbourg & U. of Bielefeld</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Supervisors: H. Carayol & T. Zink Thesis: uniformization of Laumon Rapoport Stuhler modular varieties and application to the local Langlands correspondence. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/tel-01408445</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Jury: U. Stuhler, G. Laumon, J.-F. Boutot, H. Carayol, Th. Zink, H. Reiman</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2009-2001: Associate Professor in Mathematics (Maître de conférences), U. of Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• 2016-2009: Associate Professor in Mathematics Education, U. of Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Nov. 2016: Habilitation to supervise research Title: teaching and learning of Abstract Algebra at university and first elements of a didactic of algebraic structuralism: cross- studies in didactics and epistemology of mathematics. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/tel-01408565</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Jury : M. Artigue, C. Winsløw, F. Patras, M. Bosch, G. Gueudet, V. Durand-Guerrier, A. Bruguières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research area</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My early career research focused on Number Theory and Arithmetical Geometry, more precisely automorphic forms and the Langlands program. Responding to the call of Philosophy and the Human Sciences, I progressively undertook a thematic reconversion to Didactics and Epistemology of Mathematics. A large part of my current work falls in the area of University Mathematics Education (UME) research with a special focus on the teaching and learning of Abstract Algebra at the transition between undergraduate and graduate studies. The originality of this research project and its ultimate goal is the development of a “didactics of mathematical structuralism” that takes into account the following epistemological and didactical dialectics: concrete / abstract, object / structure, definition / proof, syntax / semantics. I use and develop for this purpose different tools within the Anthropological Theory of the Didactics (Chevallard), the Theory of Didactical Situations (Brousseau), and semio-cognitive frameworks (Vergnaud, Duval, etc.). I am also investigating other topics in Mathematics Education research such as &amp;quot;Klein's second discontinuity&amp;quot; (the transfer of advanced mathematical knowledge to knowledge useful for the high school teacher), teacher training with a focus on using history and epistemology tools in the classroom, and mathematics-science interdisciplinarity at various levels (secondary and tertiary education). Finally, I am involved in the activities of the international study group on the relations between History and Pedagogy of Mathematics (HPM), in the community of Philosophy of Mathematics Education, and I am developing joint research programs in Philosophy and Didactics of Mathematics in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection of responsibilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• co-Coordinator of the International Network for Didactic Research in University Mathematics (INDRUM) (-2024)• Director of the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR CNRS N°2076 DEMIPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Study Board of the Mathematics Department, U. of Montpellier (2011-2006)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Study Board of the Faculty of Sciences, U. of Montpellier (2009-2005)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Conseil National des Universités, section 25 Mathématiques pures (2007-2003)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Organisations</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-founder and Member of the Board of INDRUM (International Network for Didactic Research in University Mathematics) (-2014)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Conference Organisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the TWG56 working group on Philosophy of Mathematics and Mathematics Education, Changhai, China, 2020</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chair of the Scientific Committee of INDRUM 2020, Bizerte, Tunisia, 2020</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the working group on University Mathematics Education at EMF (2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-leader of the working group on University Mathematics Education at CERME (2017)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-chair of HPM 2016 and chair of the local organising committee, Montpellier, 2016</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Co-chair of the local organising committee of INDRUM 2016, Montpellier, 2016</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Journals</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Founding Editor of the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epijournal EpiDEMES</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of the Editorial Board of PetitX  (2023-2014)• Guest editor for International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Referee for Educational Studies in Mathematics, International Journal of Research on Undergraduate Mathematics Education, ZDM - Mathematics Education, Journal of Mathematical Behavior, Journal of Mathematics Teacher Education, Recherches en Didactiques des Mathématiques & Annales de Didactique et de Sciences Cognitives</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Education</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Supervisor of 3 completed and 1 current Ph.D.-thesis</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Supervisor of 6 completed M.Sc.-theses</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master degree programme in Science Didactics, U. of Montpellier (2019-2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Head of the Master 1 degree programme in Science Didactics, U. of Montpellier (2016-2020)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant and Committee work</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Member of committees for associate professorships</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Expert for the French National Agency for Research (ANR)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Expert for the Center for Quality Assessment in Higher Education (SKVC), Lithunania (23-29 April, 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selection of funded projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche DEMIPS, University Mathematics Education research (CNRS, - 2020)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Integrate Disciplines to Elaborate Novel Teaching approaches to InTerdisciplinarity and Innovate pre-service teacher Education for STEM challenges (IDENTITIES), Erasmus + project 2019-1-IT02-KA203-063184</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche PhilMath, Philosophy of Mathematics (CNRS, - 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Groupement de Recherche Théorie des Nombres, Number Theory (CNRS, 2009-2002)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Arithmetical Algebraic Geometry (European Marie Curie Research Training Network, 2007-1998)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Kleinian Praxeologies: The Case of the Integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 45(2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/rdm.14750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacan et le groupe de Klein, sous l’oeil du mathématicien : quelques éléments de dialogue entre psychanalyse et mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornicar? Revue du champ freudien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.120-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of structuralist thinking in abstract algebra: a transition problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0020739X.2024.2311284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemological models of mathematical structuralism in the french didactic tradition: networking of theoretical frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caminhos da Educação Matemática em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.176-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes d'objectivité dans l'apprentissage des mathématiques : le structuralisme mathématique à la lumière d'une épistémologie expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noésis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11xmb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDRUM2020 special issue editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (5), pp.1063-1070. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0020739X.2022.2037181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmentalisation of mathematical sectors: the case of continuous probability distributions and integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), pp.490-518. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-021-00143-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « théorie des banquets » : une ingénierie didactique pour faciliter l’entrée dans la pensée structuraliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), pp.301-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Didactic Transposition in Undergraduate Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margo Kondratieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.140-162. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-020-00132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment promouvoir la réflexion épistémologique dans la formation des enseignants de mathématiques ? Une approche mixte didactique et philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pallarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.23-48. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the networking of Husserlian phenomenology and didactics of mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Teaching-Research Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Philosophy of Mathematics Education, 12 (2), pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The didactic contract and its horizon of expectation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educere et Educare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (33), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17648/educare.v15i33.22457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’Université : vers un paradigme du questionnement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Matemática Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, El paradigma del cuestionamiento del mundo en la investigación y en la enseñanza, 21 (Número Especial), pp.322-337. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23925/1983-3156.2019v21i4p322-337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralist Praxeologies as a Research Program on the Teaching and Learning of Abstract Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.74-93. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-017-0063-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométries non-euclidiennes et interdisciplinarité mathématique-philosophie : un exemple d'activité pour la classe de terminale scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.55-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The (homo)morphism concept: didactic transposition, meta-discourse and thematisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), pp.417-443. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40753-017-0052-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique objets-structures comme cadre de référence pour une étude didactique du structuralisme algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.131-151. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer des praxéologies structuralistes en algèbre abstraite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.97-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un débat en classe sur une question scientifique socialement vive : pourquoi et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.85-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et exemples : prérequis pour l'apprentissage de l'algèbre moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Spitalas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.101-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicitation croisée des démarches d'investigation en sciences : un levier pour donner du sens et favoriser le dialogue entre disciplines scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.75-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les réalisations des correspondances de Langlands dans la cohomologie des tours de Drinfeld et de Lubin-Tate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications Mathématiques de Besançon. Algèbre et Théorie des Nombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.33-78. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/pmb.a-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformisation des variétés de Laumon-Rapoport-Stuhler et conjecture de Drinfeld-Carayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Fourier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (4), pp.1285-1371. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/aif.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactic transposition of structuralist praxeologies at the interface between analysis and topology: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME; Free University of Bozen-Bolzano, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for pre-structuralist reasoning at the crossroads from calculus - a case study on the equivalence between the continuity of a function and the path-connectedness of its graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the European Society for Research in Mathematics Education (CERME14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une AER comme implémentation du plan B de Klein pour l'intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on the Anthropological Theory of the Didactic (CITAD7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bellaterra (Barcelone), Espagne. pp.489-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuralist praxeologies in the perspective of Klein: the case of connectedness in analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculus at the school to university transition: early stages of a structuralist perspective in real analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Laukert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.2433-2440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the biocalculus challenges: a reflection on didactic transposition processes in a cross-disciplinary context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Godelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Learning and Teaching of Calculus Across Disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MatRIC, Jun 2023, Bergen (NO), Norway. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From real to abstract analysis: the development of structuralist praxeologies in the analysis path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary. pp.2371-2378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions in abstract algebra throughout the Bachelor: the concept of ideal in ring theory as a gateway to mathematical structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWG1: Transitions to, across and from University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Strømskag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany. pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de CAPES comme premier pas vers une implémentation du plan B de Klein pour l'intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Didactic Transposition in Undergraduate Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands. pp.2442-2449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du groupe de travail N°5. Mathématiques dans la pluralité des enseignements mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gonzalez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine de Vleeschouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.513-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité mathématiques-philosophie : un levier pour la formation des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.557-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’université : éléments pour une didactique du structuralisme algébrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du séminaire national de l'ARDM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. pp.78-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging probability and calculus: the case of continuous distributions and integrals at the secondary-tertiary transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Hochmuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway. pp.497-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxeological analysis: The case of ideals in Ring Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jovignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.2113-2120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro S. González-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Biza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Ghedamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.1953-1960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l'algèbre abstraite à l'Université : vers un paradigme du questionnement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième congrès international sur la théorie anthropologique du didactique (CITAD 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Castro-Urdiales, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des praxéologies structuralistes en Algèbre Abstraite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Congress of the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.296-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Algebra, Mathematical Structuralism and Semiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2145-2151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training teacher students to use history and epistemology tools: theory and practice on the basis of experiments conducted at Montpellier University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Summer University on the History and Epistemology in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Copenhague, Denmark. pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the concept of (homo)morphism : a key notion in the learning of abstract algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Congress of European Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Antalya, Turkey. ISBN 978-975-429-315-9, pp. 2346-2355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798327v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nombres complexes : entre mathématiques, physique et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme des programmes des lycée : et alors ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. ISBN 978-2-86612-350-5, pp. 78-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le challenge de la pensée structuraliste dans l'apprentissage de l'algèbre abstraite : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Genève, Suisse. pp.425-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Option Sciences, option Démarches et Culture Scientifiques, futurs enseignements d'exploration Méthodes et Pratiques Scientifiques : travaux du groupe Enseignement Scientifique de l'IREM de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Molinatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Montpellier, 2013, 2-909916-50-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre T1 : Groupes, Corps et Théorie de Galois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, 2008, Enseignement SUP-Maths, 978-2-86883-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpositive phenomena at the interface between mathematics and physics: the case of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Florensa; N. Ruiz Munzon; B. Barquero; M. Bosch; Y. Chevallard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Abstracts 2022: Proceedings of the 7th International Conference on the Anthropological Theory of the Didactic (CITAD7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Birkhäuser, pp.349-363, 2023, Trends in Mathematics – Research Perspectives, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55939-6_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking Phenomenology and Didactics: horizons of didactical milieus with a focus on Abstract Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bicudo; B. Czarnocha; M. Rosa &amp; M. Marciniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ongoing Advancements in Philosophy of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.87-102, 2023, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35209-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Inquiry and Creativity in Abstract Algebra: The Theory of Banquets and Its Reflexive Stance on the Structuralist Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Biehler; M. Liebendörfer; G. Gueudet; C. Rasmussen; C. Winsløw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practice-Oriented Research in Tertiary Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.411-429, 2023, 978-3-031-14174-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14175-1_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workshop on the epistemology and didactics of mathematical structuralism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Chevallard; Berta Barquero Farràs; Marianna Bosch; Ignasi Florensa; Josep Gascón; Pedro Nicolás; Noemí Ruiz-Munzón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Anthropological Theory of the Didactic and their Consequences in Curricula and in Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.317-326, 2022, 978-3-030-76790-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-76791-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract and Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Zandieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Fleischmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane Durand-Guerrier; Reinhard Hochmuth; Elena Nardi; Carl Winsløw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Development in University Mathematics Education. Overview Produced by the International Network for Didactic Research in University Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.147-168, 2021, 9780367365387. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429346859-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Algebra Teaching and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2018, 978-94-007-4977-1. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100022-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions collaboratives et dialectique médias-milieux : un questionnement didactique autour d'une retranscription d'échanges sur un forum de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gueudet; Y. Matheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques : 18ème Ecole d'été de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.613-622, 2016, Recherches en didactique des mathématiques, 978 2 859 19315 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du collectif dans l’analyse de deux parcours d'étude et de recherche en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Barquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Florensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avenilde Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Matheron; Ghislaine Gueudet; Serge Quilio; Tomás angel Sierra; Luc trouche; Carl Winslow; Sylvaine Besnier; Valentina Celi; Charlotte Derouet; Dominique Forest; Mariza Krysinska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et débats en didactique des mathématiques : 18ème Ecole d'été de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pensée sauvage, pp.457-486, 2016, 978-2-85919-315-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction exponentielle : un modèle mathématique pour la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle mathématique pour la croissance des micro-organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote et la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie et réalité, un questionnement sur la vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères historiques et épistémologiques sur les Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des Géométries non euclidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démonstration : limites et fondements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pointier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vergnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation d'un débat en classe sur les OGM en utilisant un corpus médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombres complexes en physique : le cas de la réflexion totale frustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire scientifique et explicitation des démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Caussidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hagège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équation du troisième degré: une histoire complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rispoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roizès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réel et la raison 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mirages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Morro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie d'une science de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science de la nature : la cosmologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Polarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource SVT-Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double transposition at the mathematics-physics interface: the case of quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer la recherche contemporaine : une analyse didactique d'un exposé de P. Cartier au séminaire Bourbaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformisation des variétés de Laumon-Rapoport-Stuhler et application à la correspondance de Langlands locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie des nombres [math.NT]. Université Louis Pasteur Strasbourg I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01408445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de l’algèbre abstraite à l’université et premiers éléments d’une didactique du structuralisme algébrique : études croisées en didactique et épistémologique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université de Montpellier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01408565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third Conference of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Carthage and INDRUM, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 ICME Satellite Meeting of the International Study Group on the Relations Between the History and Pedagogy of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Radford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvia Furinghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 2-909916-51-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Congress of the International Network for Didactic Research in University Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Winsløw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hausberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier &amp; INDRUM, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6214F6CA"/>
+    <w:nsid w:val="95CD23FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-hausberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6013-1975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129252883" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01408445" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01408565" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epidemes.episciences.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776987v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Planchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.14750" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jovignot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2311284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xmb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2022.2037181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00143-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Kondratieva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Winsl&#248;w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-020-00132-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pallar&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p322-337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/educare.v15i33.22457" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marie-Jeanne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0063-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0052-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hausberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spitalas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.a-118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Laukert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798327v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lombard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_27" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35209-6_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_25" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zandieh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fleischmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100022-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Florensa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pointier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vergnerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reboul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314831v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rispoli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roiz&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Brenner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Polarski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323492v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rumeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408445v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084024v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Radford" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Furinghetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-hausberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6013-1975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129252883" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01408445" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01408565" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epidemes.episciences.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776987v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Planchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.14750" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jovignot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2311284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xmb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2022.2037181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00143-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Kondratieva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Winsl&#248;w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-020-00132-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pallar&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429977v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/educare.v15i33.22457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i4p322-337" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0063-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marie-Jeanne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-017-0052-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322991v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caussidier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hausberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Spitalas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.a-118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hanke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Laukert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Godelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026498v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422580v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420967v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798327v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lombard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55939-6_27" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35209-6_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76791-4_25" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zandieh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fleischmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865229v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100022-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Florensa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882823v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pinet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pointier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vergnerie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reboul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314831v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rispoli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roiz&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319833v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Brenner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319629v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Polarski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rumeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496830v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408445v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01408565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084024v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365292v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Radford" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Furinghetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>