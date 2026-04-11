--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1529,243 +1529,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational spectroscopy of astrophysical molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended laboratory investigation of the pure rotational spectrum of the CH2CN radical in the (sub-)millimeter region (79–860 GHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS 240</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Pasadena (CA), United States</w:t>
+              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy (ISMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Champaign-Urbana, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410690v1</w:t>
+                <w:t xml:space="preserve">hal-04418109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended laboratory investigation of the pure rotational spectrum of the CH2CN radical in the (sub-)millimeter region (79–860 GHz)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotational spectroscopy of astrophysical molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy (ISMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Champaign-Urbana, Illinois, United States</w:t>
+              <w:t xml:space="preserve">AAS 240</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pasadena (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418109v1</w:t>
+                <w:t xml:space="preserve">hal-04410690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational spectroscopy of astrophysical molecules</w:t>
               </w:r>
@@ -1853,923 +1853,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent developments in Chirped Pulse in Uniform Flow techniques for the measurement of low-temperature reaction product branching ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hearne</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Laboratory Astrophysics ECLA 2020, Linking dust, ice and gas in space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtuel, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125751v1</w:t>
+                <w:t xml:space="preserve">hal-03313515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation et développement de la technique CPUF (Chirped Pulse in Uniform Flow) pour la mesure de rapport de branchement à basse température de système d'intérêt astrophysique.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical enhancements of a submillimeter-wave spectrometer : laboratory detection of new lines of methanol radical derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-T. Spaniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Physical and chemical processes of astrophysical interest”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, St Florent, France</w:t>
+              <w:t xml:space="preserve">Virtual International Symposium on Molecular Spectroscopy (ISMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313512v1</w:t>
+                <w:t xml:space="preserve">hal-04418113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical enhancements of a submillimeter-wave spectrometer : laboratory detection of new lines of methanol radical derivatives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual International Symposium on Molecular Spectroscopy (ISMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">Astrochemical Complexity in Planetary Systems Symposium, ACS Spring National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society, Apr 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418113v1</w:t>
+                <w:t xml:space="preserve">hal-05125731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in Chirped Pulse in Uniform Flow techniques for the measurement of low-temperature reaction product branching ratios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+                <w:t xml:space="preserve">New laser lines from a terahertz ammonia laser pumped by a quantum cascadelaser and their application to high-resolution spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313515v1</w:t>
+                <w:t xml:space="preserve">hal-03448763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New laser lines from a terahertz ammonia laser pumped by a quantum cascadelaser and their application to high-resolution spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The HEROES of terahertz synchrotron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zachary Buchanan</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Virtual International Symposium on Molecular Spectroscopy (ISMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Champaign-Urbana, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448763v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Divita Gupta</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrochemical Complexity in Planetary Systems Symposium, ACS Spring National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society, Apr 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Laboratory Astrophysics ECLA 2020, Linking dust, ice and gas in space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125731v1</w:t>
+                <w:t xml:space="preserve">hal-05125751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HEROES of terahertz synchrotron spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Lampin</w:t>
+                <w:t xml:space="preserve">Optimisation et développement de la technique CPUF (Chirped Pulse in Uniform Flow) pour la mesure de rapport de branchement à basse température de système d'intérêt astrophysique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual International Symposium on Molecular Spectroscopy (ISMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">Workshop “Physical and chemical processes of astrophysical interest”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, St Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420453v1</w:t>
+                <w:t xml:space="preserve">hal-03313512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2828,73 +2828,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday UVa / NRAO Astronomy (TUNA) Lunch Talk (moved online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Charlottesville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperature for astrochemistry using chirped pulse microwave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2953,323 +2953,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Hays</w:t>
+                <w:t xml:space="preserve">Kinetics of the reaction between the CN radical and methanol at low temperatures using the CRESU technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115360v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the reaction between the CN radical and methanol at low temperatures using the CRESU technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282223v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3328,448 +3328,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114779v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product branching ratios for astrochemical reactions determined in low temperature experiments</w:t>
+                <w:t xml:space="preserve">Chirped Pulse Microwave Fourier-Transform Spectrometry for the Determination of Product Branching Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">26th Colloquim on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114917v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped Pulse Microwave Fourier-Transform Spectrometry for the Determination of Product Branching Ratios</w:t>
+                <w:t xml:space="preserve">Product branching ratios for astrochemical reactions determined in low temperature experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Colloquim on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281613v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3828,73 +3828,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII Dynamics of Molecular Collisions Conference (DMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Big Sky, Montana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal to Noise Modelling and Optimisation for Chirped Pulse in Uniform Flow Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3953,51 +3953,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second QUADMARTS International Research Network Workshop, LRGP, Lorraine University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4007,51 +4007,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Chirped Pulse Microwave Spectrometer Dedicated to the Measurement of Reaction Product Branching Ratios for Astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4110,73 +4110,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the reaction between the CN radical and methanol at low temperatures using the CRESU technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divita Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4235,73 +4235,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Chirped Pulse Microwave Spectrometer Dedicated to the Measurement of Reaction Product Branching Ratios for Astrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4360,384 +4360,384 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second QUADMARTS International Research Network Workshop, LRGP, Lorraine University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Laval Nozzles for Studies of Reaction Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Georges</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Labiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882619v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Laval Nozzles for Studies of Reaction Dynamics</w:t>
+                <w:t xml:space="preserve">An EPR Investigation of Small Astronomically Relevant Radical molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
+              <w:t xml:space="preserve">PCMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882611v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EPR Investigation of Small Astronomically Relevant Radical molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France. 2018</w:t>
+              <w:t xml:space="preserve">MOLEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895899v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4884,51 +4884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hearne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.448147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chitarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thibaut Spaniol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02922763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b08472" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Karakyriakos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Dunford" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kettner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Wild" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119146" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Yates" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Mckinley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b00601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993794" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Spaniol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Mammez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Buchanan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566884" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lampin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hearne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.448147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chitarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thibaut Spaniol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02922763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b08472" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Karakyriakos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Dunford" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kettner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Wild" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119146" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Yates" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Mckinley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b00601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993794" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Spaniol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Buchanan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566884" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lampin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>