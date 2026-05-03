--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1404,368 +1404,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending pure rotational measurements of the CH3O radical toward the terahertz domain</w:t>
+                <w:t xml:space="preserve">Rotational spectroscopy of astrophysical molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy (ISMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Champaign-Urbana, Illinois, United States</w:t>
+              <w:t xml:space="preserve">AAS 240</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Pasadena (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420031v1</w:t>
+                <w:t xml:space="preserve">hal-04410690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended laboratory investigation of the pure rotational spectrum of the CH2CN radical in the (sub-)millimeter region (79–860 GHz)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending pure rotational measurements of the CH3O radical toward the terahertz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-T. Spaniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy (ISMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Champaign-Urbana, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418109v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational spectroscopy of astrophysical molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended laboratory investigation of the pure rotational spectrum of the CH2CN radical in the (sub-)millimeter region (79–860 GHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pirali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAS 240</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Pasadena (CA), United States</w:t>
+              <w:t xml:space="preserve">75th International Symposium on Molecular Spectroscopy (ISMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Champaign-Urbana, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410690v1</w:t>
+                <w:t xml:space="preserve">hal-04418109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational spectroscopy of astrophysical molecules</w:t>
               </w:r>
@@ -1853,907 +1853,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in Chirped Pulse in Uniform Flow techniques for the measurement of low-temperature reaction product branching ratios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Hays</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtuel, États-Unis</w:t>
+              <w:t xml:space="preserve">European Conference on Laboratory Astrophysics ECLA 2020, Linking dust, ice and gas in space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anacapri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313515v1</w:t>
+                <w:t xml:space="preserve">hal-05125751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical enhancements of a submillimeter-wave spectrometer : laboratory detection of new lines of methanol radical derivatives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation et développement de la technique CPUF (Chirped Pulse in Uniform Flow) pour la mesure de rapport de branchement à basse température de système d'intérêt astrophysique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual International Symposium on Molecular Spectroscopy (ISMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">Workshop “Physical and chemical processes of astrophysical interest”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, St Florent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418113v1</w:t>
+                <w:t xml:space="preserve">hal-03313512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical enhancements of a submillimeter-wave spectrometer : laboratory detection of new lines of methanol radical derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-T. Spaniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Chitarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrochemical Complexity in Planetary Systems Symposium, ACS Spring National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society, Apr 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">Virtual International Symposium on Molecular Spectroscopy (ISMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125731v1</w:t>
+                <w:t xml:space="preserve">hal-04418113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New laser lines from a terahertz ammonia laser pumped by a quantum cascadelaser and their application to high-resolution spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zachary Buchanan</w:t>
+                <w:t xml:space="preserve">Recent developments in Chirped Pulse in Uniform Flow techniques for the measurement of low-temperature reaction product branching ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APS March Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtuel, États-Unis</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448763v1</w:t>
+                <w:t xml:space="preserve">hal-03313515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HEROES of terahertz synchrotron spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Lampin</w:t>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual International Symposium on Molecular Spectroscopy (ISMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">Astrochemical Complexity in Planetary Systems Symposium, ACS Spring National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society, Apr 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420453v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Guillaume</w:t>
+                <w:t xml:space="preserve">New laser lines from a terahertz ammonia laser pumped by a quantum cascadelaser and their application to high-resolution spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Mammez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mammez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Laboratory Astrophysics ECLA 2020, Linking dust, ice and gas in space</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125751v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation et développement de la technique CPUF (Chirped Pulse in Uniform Flow) pour la mesure de rapport de branchement à basse température de système d'intérêt astrophysique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+                <w:t xml:space="preserve">The HEROES of terahertz synchrotron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Martin-Drumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Physical and chemical processes of astrophysical interest”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, St Florent, France</w:t>
+              <w:t xml:space="preserve">Virtual International Symposium on Molecular Spectroscopy (ISMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313512v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped pulse mm-wave and pulsed laser studies of gas phase molecular collisions for astrochemical applications</w:t>
               </w:r>
@@ -2858,402 +2858,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperature for astrochemistry using chirped pulse microwave spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468768v1</w:t>
+                <w:t xml:space="preserve">hal-02115360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the reaction between the CN radical and methanol at low temperatures using the CRESU technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperature for astrochemistry using chirped pulse microwave spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hearne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282223v1</w:t>
+                <w:t xml:space="preserve">hal-02468768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian M. Hays</w:t>
+                <w:t xml:space="preserve">Kinetics of the reaction between the CN radical and methanol at low temperatures using the CRESU technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divita Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidaty Cheikh Sid Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">38EME EDITION DU COLLOQUE ANNUEL DU GROUPE FRANÇAIS DE CINETIQUE ET PHOTOCHIMIE (GFCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114779v1</w:t>
+                <w:t xml:space="preserve">hal-02282223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new E-band chirped pulse spectrometer for chemical kinetics applications</w:t>
               </w:r>
@@ -3358,152 +3358,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting branching ratios of chemical reactions at astrophysically relevant temperatures using chirped pulse millimeter wave spectroscopy in continuous CRESU flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign-Urbana, United States</w:t>
+              <w:t xml:space="preserve">The First International Astronomical Union Symposium on Laboratory Astrophysics, IAUS 350: Laboratory Astrophysics: from Observations to Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115360v1</w:t>
+                <w:t xml:space="preserve">hal-02114779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped Pulse Microwave Fourier-Transform Spectrometry for the Determination of Product Branching Ratios</w:t>
               </w:r>
@@ -4390,346 +4390,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Laval Nozzles for Studies of Reaction Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamza Labiad</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882611v1</w:t>
+                <w:t xml:space="preserve">hal-01882619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EPR Investigation of Small Astronomically Relevant Radical molecules</w:t>
+                <w:t xml:space="preserve">Novel Laval Nozzles for Studies of Reaction Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian M. Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Labiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France. 2018</w:t>
+              <w:t xml:space="preserve">MOLEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895899v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E-band CRESUCHIRP Spectrometer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An EPR Investigation of Small Astronomically Relevant Radical molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOLEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dinard, France</w:t>
+              <w:t xml:space="preserve">PCMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882619v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4884,51 +4884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hearne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.448147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chitarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thibaut Spaniol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02922763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b08472" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Karakyriakos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Dunford" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kettner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Wild" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119146" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Yates" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Mckinley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b00601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993794" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Spaniol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Buchanan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566884" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lampin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hearne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.448147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chitarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thibaut Spaniol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02922763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b08472" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Karakyriakos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Dunford" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kettner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Wild" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119146" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Yates" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Mckinley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b00601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993794" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Spaniol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Buchanan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566884" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lampin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>