--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3483,277 +3483,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped Pulse Microwave Fourier-Transform Spectrometry for the Determination of Product Branching Ratios</w:t>
+                <w:t xml:space="preserve">Product branching ratios for astrochemical reactions determined in low temperature experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Colloquim on High Resolution Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281613v1</w:t>
+                <w:t xml:space="preserve">hal-02114917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product branching ratios for astrochemical reactions determined in low temperature experiments</w:t>
+                <w:t xml:space="preserve">Chirped Pulse Microwave Fourier-Transform Spectrometry for the Determination of Product Branching Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian M. Hays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilsa R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abdelkader Khedaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">26th Colloquim on High Resolution Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114917v1</w:t>
+                <w:t xml:space="preserve">hal-02281613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of reaction product branching ratios at low temperatures for astrochemistry</w:t>
               </w:r>
@@ -4884,51 +4884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hearne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.448147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chitarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thibaut Spaniol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02922763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b08472" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Karakyriakos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Dunford" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kettner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Wild" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119146" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Yates" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Mckinley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b00601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993794" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Spaniol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Buchanan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566884" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lampin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian M. Hays" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divita Gupta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilsa R. Cooke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abdelkader Khedaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203428" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hearne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mammez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mammez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Martin-Drumel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.448147" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chitarra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thibaut Spaniol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Loison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02638438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02922763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hays" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Sims" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0017978" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidaty Cheikh Sid Ely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b08472" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Karakyriakos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Dunford" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kettner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Wild" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119146" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Yates" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Mckinley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b00601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5090923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993794" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Martin-Drumel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Spaniol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125731v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Buchanan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566884" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lampin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Guillaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Georges" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Labiad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>