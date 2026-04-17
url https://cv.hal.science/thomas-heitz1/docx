--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -126,822 +126,956 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of creep, agin and leakage of the prestressed reinforced concrete structure. Application to concrete containment building</w:t>
+                <w:t xml:space="preserve">Three-dimensional crack reconstruction from Beam–Particle Model for CFD-based leakage assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Try Meng</w:t>
+                <w:t xml:space="preserve">Omar Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bouhjiti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kerntechnik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90 (1), pp.20-34. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 448, pp.114718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/kern-2024-0108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861242v1</w:t>
+                <w:t xml:space="preserve">hal-05578132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and phenomenological modeling of the pinching effect of the load–deflection curve of reinforced concrete beams subjected to bending</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of creep, agin and leakage of the prestressed reinforced concrete structure. Application to concrete containment building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Try Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouhjiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2024.104318⟩</w:t>
+              <w:t xml:space="preserve">Kerntechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (1), pp.20-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/kern-2024-0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685020v1</w:t>
+                <w:t xml:space="preserve">hal-04861242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methodology on prestressed reinforced concrete containment building: Creep, aging and leakage. Application to VERCORS mock-up</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding and phenomenological modeling of the pinching effect of the load–deflection curve of reinforced concrete beams subjected to bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.115625⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 140, pp.104318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2024.104318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03953534v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification and validation of nonlinear models in civil engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical methodology on prestressed reinforced concrete containment building: Creep, aging and leakage. Application to VERCORS mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Try Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction et travaux publics | Les superstructures du bâtiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-c6006⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280, pp.115625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.115625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970041v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03953534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the floor response spectra due to pounding between adjacent structures during earthquakes: an alternative approach to study local amplifications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Richard</w:t>
+                <w:t xml:space="preserve">Verification and validation of nonlinear models in civil engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 255, pp.113922. </w:t>
+              <w:t xml:space="preserve">Construction et travaux publics | Les superstructures du bâtiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, base documentaire : TIP253WEB (ref. article : c6006), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.113922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-c6006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727499v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an equivalent viscous damping function depending on engineering demand parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Assessment of the floor response spectra due to pounding between adjacent structures during earthquakes: an alternative approach to study local amplifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 188, pp.637-649. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2019.03.058⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 255, pp.113922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.113922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079797v1</w:t>
+                <w:t xml:space="preserve">hal-03727499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipations in reinforced concrete components: Static and dynamic experimental identification strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Identification of an equivalent viscous damping function depending on engineering demand parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.637-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2019.03.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissipations in reinforced concrete components: Static and dynamic experimental identification strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 163, pp.436-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -951,621 +1085,621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step toward flow simulation through cracks in beam-particle models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fracture Mechanics of Concrete and Concrete Structures (FraMCoS-XII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IA-FraMCoS - International Association of Fracture Mechanics for Concrete and Concrete Structures, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/FC12.1191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak coupling between a discrete element mechanics model and a numerical fluid mechanics model for the assessment of air leaks in cracked reinforced concrete walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">, ECCOMAS (European Community on Computational Methods in Applied Sciences), Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04730234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the development of a three-step coupled modeling for the assessment of air leakage ratio through cracked reinforced concrete walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFGC 2023 - Congrès Français du Génie Civil : Ville du futur et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française du génie civile, May 2023, Gif-sur-Yvettes, France. pp.234-244, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.41.1.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04232744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the research activities in earthquake engineering and seismic risk assessment within the joint framework CEA-EDF-FRAMATOME-IRSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin-Boudaoud M.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherubini S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berger J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMIRT26 - 26th International Conference on Structural Mechanics in Reactor Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Berlin/Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping capabilities of reinforced concrete components in the beyond design range from the identification to a critical review of common best-practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMiRT-24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bussan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1575,114 +1709,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear local behaviours and numerical modeling of damping in civil engineering structures in dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Civil Engineering. Université Paris Saclay (COmUE), 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017SACLN048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01684727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1750,51 +1884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47A69AA7"/>
+    <w:nsid w:val="CCD7CC4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1981,51 +2115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-heitz1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8864-3198" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861242v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03953534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115625" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-c6006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03727499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bodnar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113922" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.03.058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maoult" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Najjar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04232744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.24" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin-Boudaoud M.C." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubini S." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-heitz1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8864-3198" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578132v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Najjar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Try Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouhjiti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kern-2024-0108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104318" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03953534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.115625" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-c6006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03727499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bodnar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heitz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.113922" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.03.058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maoult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04232744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.24" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin-Boudaoud M.C." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Viallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubini S." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger J." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418149v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>