--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -1884,51 +1884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCD7CC4D"/>
+    <w:nsid w:val="1B490707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>