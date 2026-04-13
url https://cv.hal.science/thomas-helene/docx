--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -132,921 +132,1046 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde n°5 : L'approche One Health</w:t>
+                <w:t xml:space="preserve">Table ronde n°1 : « Droit au bonheur » et « droit au développement durable » : des concepts flous et ambigus aux usages ambivalents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éloïse Gennet</w:t>
+                <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylène Nicolas</w:t>
+                <w:t xml:space="preserve">Franck Haid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pédrot</w:t>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fayolle</w:t>
+                <w:t xml:space="preserve">Franck Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Manganaro</w:t>
+                <w:t xml:space="preserve">Luis-Miguel Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6</w:t>
+              <w:t xml:space="preserve">, 2024, 6, pp.4-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047600v1</w:t>
+                <w:t xml:space="preserve">hal-05558036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les socialistes français : vers la société du soin mutuel (Care)</w:t>
+                <w:t xml:space="preserve">Table ronde n°5 : L'approche One Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éloïse Gennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pédrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Manganaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556917v1</w:t>
+                <w:t xml:space="preserve">hal-05047600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policer le grand âge pour conjurer le péril vieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les socialistes français : vers la société du soin mutuel (Care)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.059.0055⟩</w:t>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 43 (3), pp.67-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.043.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556925v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promotion de la citoyenneté sociale et politique dans le grand âge à l'ère de la protection rapprochée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Policer le grand âge pour conjurer le péril vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs.120.0099⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 59 (3), pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.059.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556922v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « métier » de vieillard. Institutionnalisation de la dépendance et processus de désindividualisation dans la grande vieillesse. Politix, 72(4), 33-55.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La promotion de la citoyenneté sociale et politique dans le grand âge à l'ère de la protection rapprochée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.072.0033⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 30 / n° 120 (1), pp.99-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.120.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556898v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet âgé peut-il fragiliser le réseau qui le soutient ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le « métier » de vieillard. Institutionnalisation de la dépendance et processus de désindividualisation dans la grande vieillesse. Politix, 72(4), 33-55.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs.109.0165⟩</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 72 (4), pp.33-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.072.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556927v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boire de l'alcool en institution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le sujet âgé peut-il fragiliser le réseau qui le soutient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, vol. 26 / n° 105 (2), pp.151-160. </w:t>
+              <w:t xml:space="preserve">, 2004, vol. 27 / n° 109 (2), pp.165-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs.105.0151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gs.109.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556930v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exclusion des pauvres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Boire de l'alcool en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu de Stampa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Genre Humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lgh.038.0095⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol. 26 / n° 105 (2), pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.105.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556935v1</w:t>
+                <w:t xml:space="preserve">hal-05556930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du lancer de nain comme canon de l'indignité. Le fondement éthique de l'État social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’exclusion des pauvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rai.006.0037⟩</w:t>
+              <w:t xml:space="preserve">Le Genre Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, N° 38-39 (2), pp.95-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lgh.038.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556940v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du lancer de nain comme canon de l'indignité. Le fondement éthique de l'État social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (2), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.006.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Personnes âgées et vote. Les significations plurielles de la participation électorale dans la vieillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 6 (22), pp.104-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/polix.1993.2047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1056,305 +1181,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas Pocahontas : Genre et servitude volontaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Une entre-deux-morts : Extimité et décentrement du sujet vieillissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudis du Genre d’AMU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMU, Feb 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Vieillir… De la ségrégation des personnes âgées à l’éthique du sujet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPCT/ CD13, Dec 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578170v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une entre-deux-morts : Extimité et décentrement du sujet vieillissant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Le cas Pocahontas : Genre et servitude volontaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vieillir… De la ségrégation des personnes âgées à l’éthique du sujet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CPCT/ CD13, Dec 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Jeudis du Genre d’AMU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMU, Feb 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578211v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où est passée Pocahontas ? Sur la piste de l’indienne de Tocqueville dans l’Amérique de Trump. Une histoire dans le noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuit européenne des chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dock du Sud, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il enterrer le réalisme scandinave ? Vie, mort et résurrection du paradigme du tû-tû</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écoles de pensée en droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Laval - Québec, Dec 2018, Laval, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1364,91 +1489,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tocqueville en Alabama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1458,795 +1583,795 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Figures monstrueuses et innovations juridiques. Comment le hors norme transforme le droit »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLÜCKIGER, Alexandre, (ed.). Hors norme. Repenser le droit par la désobéissance. Bâle : Helbing Lichtenhahn, 2025. doi: 10.46455/HELBING_LICHTENHAHN/978-3-03996-010-1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Helbing Lichtenhahn, 2025, 9783039960101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46455/HELBING_LICHTENHAHN/978-3-03996-010-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le moment tû-tû de l’académie de droit scandinave. Relire le manifeste du réalisme juridique européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions Revue de droit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écoles de pensée en droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p 313-368, 2021, 978-2-920003-71-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas. Le moment tû-tû de l’académie de droit scandinave. Relire le manifeste du réalisme juridique européen. Les écoles de pensée en droit, p 313-368, 2021, 978-2-920003-71-2. ⟨hal-03574603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université de Sherbrooke,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in M. Devinat, M. Samson, G. Azzaria dir., Les écoles de pensée en droit, Les Éditions de la Revue de Droit de l’Université de Sherbrooke, Presses de l’Université de Sherbrooke, 2021, p. 313-368.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Blanche-Nudge et la Norme énorme. La narration de la norme dans les ateliers de l’ouvroir de droit potentiel (Oudropo,,) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Porodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeuland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Mare &amp; Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrations de la norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p 289-307, 2021, coll. « Libre Droit », 978-2-84934-617-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation des filles et des citoyens dans De la démocratie en Amérique de Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation des citoyens, éducation des gouvernants Actes du XXXVIIe Colloque international de l’AFHIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol XXVII, PUAM, pp.337-355, 2021, Association française des historiens des idées politiques, 9782731411768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche du bien-être animal perdu dans la loi alimentation de 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 3, pp. 491-515, 2020, Environnement, nutrition, santé, Collection de l’Institut de droit des affaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sexe faible de l’impôt. Quelques considérations inactuelles de gougiennes sur le principe d’égalité devant l’impôt et les charges publiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">La nouvelle question démocratique. De quelques malentendus interprétatifs et différends conceptuels entre le droit et la théorie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’esprit de réforme et de quelques fondamentaux. Mélanges en l’honneur du Professeur Gilbert Orsoni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p.489-515, 2018</w:t>
+              <w:t xml:space="preserve">Annuaire international de justice constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXIII-2017, p. 557-570, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576183v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle question démocratique. De quelques malentendus interprétatifs et différends conceptuels entre le droit et la théorie politique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Le sexe faible de l’impôt. Quelques considérations inactuelles de gougiennes sur le principe d’égalité devant l’impôt et les charges publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire international de justice constitutionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXXIII-2017, p. 557-570, 2018</w:t>
+              <w:t xml:space="preserve">De l’esprit de réforme et de quelques fondamentaux. Mélanges en l’honneur du Professeur Gilbert Orsoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.489-515, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576173v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tocqueville et l’idée coloniale. De l’Amérique à l’Algérie. Entre raison et (in)sensibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits de l’homme et colonies. De la mission civilisatrice au droit à l’autodétermination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, p. 173-202., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir la belle affaire. Les nouvelles politiques françaises de l’adaptation au vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une nouvelle politique sociale du vieillissement : histoire et prospective d’un défi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.28-58, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2256,105 +2381,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences intimes faites aux femmes et processus de civilisation : de l’ombre à la lumière et à l’action publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2422,51 +2547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7009D86C"/>
+    <w:nsid w:val="59101437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2653,51 +2778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-helene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9876-3692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047600v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Manganaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556917v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.043.0067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.059.0055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.120.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.072.0033" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.109.0165" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556930v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Saint-Jean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Stampa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.105.0151" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.038.0095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556940v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.006.0037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1993.2047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46455/HELBING_LICHTENHAHN/978-3-03996-010-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Porodou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-helene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9876-3692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558036v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Haid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Gutierrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Manganaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.043.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.059.0055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.120.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.072.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.109.0165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Saint-Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Stampa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.105.0151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.038.0095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.006.0037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1993.2047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46455/HELBING_LICHTENHAHN/978-3-03996-010-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Porodou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>