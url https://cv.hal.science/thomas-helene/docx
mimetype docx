--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2073,173 +2073,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle question démocratique. De quelques malentendus interprétatifs et différends conceptuels entre le droit et la théorie politique</w:t>
+                <w:t xml:space="preserve">Le sexe faible de l’impôt. Quelques considérations inactuelles de gougiennes sur le principe d’égalité devant l’impôt et les charges publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire international de justice constitutionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XXXIII-2017, p. 557-570, 2018</w:t>
+              <w:t xml:space="preserve">De l’esprit de réforme et de quelques fondamentaux. Mélanges en l’honneur du Professeur Gilbert Orsoni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.489-515, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576173v1</w:t>
+                <w:t xml:space="preserve">hal-03576183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sexe faible de l’impôt. Quelques considérations inactuelles de gougiennes sur le principe d’égalité devant l’impôt et les charges publiques</w:t>
+                <w:t xml:space="preserve">La nouvelle question démocratique. De quelques malentendus interprétatifs et différends conceptuels entre le droit et la théorie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’esprit de réforme et de quelques fondamentaux. Mélanges en l’honneur du Professeur Gilbert Orsoni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p.489-515, 2018</w:t>
+              <w:t xml:space="preserve">Annuaire international de justice constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXIII-2017, p. 557-570, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576183v1</w:t>
+                <w:t xml:space="preserve">hal-03576173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tocqueville et l’idée coloniale. De l’Amérique à l’Algérie. Entre raison et (in)sensibilité</w:t>
               </w:r>
@@ -2547,51 +2547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59101437"/>
+    <w:nsid w:val="57DF1E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2778,51 +2778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-helene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9876-3692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558036v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Haid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Gutierrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Manganaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.043.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.059.0055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.120.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.072.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.109.0165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Saint-Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Stampa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.105.0151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.038.0095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.006.0037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1993.2047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46455/HELBING_LICHTENHAHN/978-3-03996-010-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Porodou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-helene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9876-3692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558036v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Haid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Gutierrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;drot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fayolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Manganaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.043.0067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.059.0055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556922v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.120.0099" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.072.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.109.0165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556930v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Saint-Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Somme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Stampa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.105.0151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.038.0095" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.006.0037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1993.2047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46455/HELBING_LICHTENHAHN/978-3-03996-010-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Porodou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03574647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03576197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>