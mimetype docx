--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2547,51 +2547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57DF1E62"/>
+    <w:nsid w:val="2C034B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>