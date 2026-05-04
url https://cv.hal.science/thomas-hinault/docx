--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -66,2123 +66,3105 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing conferences differently: A decentralised multi-hub approach for ecological and social sustainability</w:t>
+                <w:t xml:space="preserve">The Organization for Human Brain Mapping online Satellite meeting 2025: Enhancing accessibility and sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+                <w:t xml:space="preserve">Polona Kalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trudie Walters</w:t>
+                <w:t xml:space="preserve">Charlotte Rae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+                <w:t xml:space="preserve">Ryann Tansey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun He</w:t>
+                <w:t xml:space="preserve">Michelle Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hinault</w:t>
+                <w:t xml:space="preserve">Nicolás Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e0000177. </w:t>
+              <w:t xml:space="preserve">Aperture Neuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52294/001c.158634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128908v1</w:t>
+                <w:t xml:space="preserve">hal-05581924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la Société de Psychophysiologie et de Neurosciences Cognitives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diurnal dynamics of multilayer brain networks predict cognitive trajectories in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Sequeira</w:t>
+                <w:t xml:space="preserve">Kenza Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bidet-Caulet</w:t>
+                <w:t xml:space="preserve">Anna Canal-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Caclin</w:t>
+                <w:t xml:space="preserve">Joana Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gomot</w:t>
+                <w:t xml:space="preserve">Giovanni Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60554/sn.v68i1.99⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-025-01974-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410015v1</w:t>
+                <w:t xml:space="preserve">hal-05581926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Negative Emotions Influence Arithmetic Performance: A Magnetoencephalography Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking structural and functional changes during healthy aging and semantic dementia using multilayer brain network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
+                <w:t xml:space="preserve">Gwendolyn Jauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lemaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Le Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Merck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_02344⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183 (6), pp.405-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479619v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiscale topological organization of the functional brain network in adolescent PTSD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Doing conferences differently: A decentralised multi-hub approach for ecological and social sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trudie Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhae246⟩</w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e0000177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616062v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a neurodevelopmental cognitive perspective of temporal processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire de la Société de Psychophysiologie et de Neurosciences Cognitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bidet-Caulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Caclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60554/sn.v68i1.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06641-4⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04790642v1</w:t>
+                <w:t xml:space="preserve">hal-05410015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time processing in neurological and psychiatric conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How Negative Emotions Influence Arithmetic Performance: A Magnetoencephalography Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/kdc7e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), pp.2072-2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135717v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time processing in neurological and psychiatric conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Daily Dynamics of Resting-State Electroencephalographic Theta and Gamma Fluctuations Are Associated With Cognitive Performance in Healthy Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105430⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbae152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04312781v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity dynamics and cognitive variability during aging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The multiscale topological organization of the functional brain network in adolescent PTSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corredor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2022.07.001⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (6), pp.bhae246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhae246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758502v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact Memory Storage but Impaired Retrieval in Visual Memory in Autism: New Insights from an Electrophysiological Study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Lambrechts</w:t>
+                <w:t xml:space="preserve">Linking structural and functional changes during aging using multilayer brain network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendolyn Jauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mite Mijalkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Canal-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.2838⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-05927-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838379v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do musicians have better mnemonic and executive performance than actors? Influence of regular musical or theatre practice in adults and in the elderly.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anatomical Connectivity Constrains Dynamic Functional Connectivity among Neural Systems: Implications for Cognition and Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Courtney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Platel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (12), pp.2712-2724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.557642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03113788v1</w:t>
+                <w:t xml:space="preserve">hal-05581932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does EEG tell us about arithmetic strategies? A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards a neurodevelopmental cognitive perspective of temporal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Buzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06641-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01432322v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Differences in Plausibility-Checking Strategies During Arithmetic Problem Verification Tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Time processing in neurological and psychiatric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dermot Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/geronb/gbu178⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.105430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/kdc7e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432310v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135717v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and sequential modulations of poorer strategy effects: An EEG study in arithmetic problem solving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Time processing in neurological and psychiatric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud D’argembeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dermot Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2015.10.057⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.105430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01432274v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Differences in Sequential Modulations of Poorer-Strategy Effects A Study in Arithmetic Problem Solving</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Connectivity dynamics and cognitive variability during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000244⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118, pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432451v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Longitudinal grey matter and metabolic contributions to cognitive changes in amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Benbrika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcac228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intact Memory Storage but Impaired Retrieval in Visual Memory in Autism: New Insights from an Electrophysiological Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Clochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.2838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the time is right: Temporal dynamics of brain activity in healthy aging and dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Courtney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203, pp.102076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2021.102076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do musicians have better mnemonic and executive performance than actors? Influence of regular musical or theatre practice in adults and in the elderly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Groussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.557642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What does EEG tell us about arithmetic strategies? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2016.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-Related Differences in Plausibility-Checking Strategies During Arithmetic Problem Verification Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerensa Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (4), pp.613-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbu178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aging and sequential modulations of poorer strategy effects: An EEG study in arithmetic problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1630, pp.144-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2015.10.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sequential modulations of poorer-strategy effects during strategy execution: An event-related potential study in arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91, pp.123--130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bandc.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-Related Differences in Sequential Modulations of Poorer-Strategy Effects A Study in Arithmetic Problem Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelys Morantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Buzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentine Fricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La batterie CHRONOS : Élaboration d’un outil neuropsychologique d’évaluation des habiletés temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentine Fricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Buzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelys Morantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792147v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2329,51 +3311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v68i1.99" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lallement" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corredor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae246" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Buzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desaunay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06641-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135717v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud d'Argembeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Bowler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/kdc7e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud D&#8217;argembeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jauny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambrechts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2838" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03113788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.557642" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.05.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Tiberghien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbu178" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Phillips" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.10.057" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7LR1FM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000244" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152190v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.09.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Morantin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Fricker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poissonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792147v4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Kalc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rae" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryann Tansey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Nieto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52294/001c.158634" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bennis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Canal-Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Volpe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01974-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Jauny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.11.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v68i1.99" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lallement" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02344" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vandewalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbae152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corredor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae246" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mite Mijalkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05927-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Courtney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Buzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desaunay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06641-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135717v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud d'Argembeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Bowler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/kdc7e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud D&#8217;argembeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105430" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jauny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Benbrika" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carluer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambrechts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2838" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Courtney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hinault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102076" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03113788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.557642" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.05.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Tiberghien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbu178" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Phillips" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.10.057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7LR1FM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.09.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Morantin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Fricker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poissonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792147v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>