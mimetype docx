--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1017,204 +1017,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiscale topological organization of the functional brain network in adolescent PTSD</w:t>
+                <w:t xml:space="preserve">Anatomical Connectivity Constrains Dynamic Functional Connectivity among Neural Systems: Implications for Cognition and Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Corredor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+                <w:t xml:space="preserve">Susan Courtney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhae246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (12), pp.2712-2724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616062v1</w:t>
+                <w:t xml:space="preserve">hal-05581932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking structural and functional changes during aging using multilayer brain network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendolyn Jauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mite Mijalkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Canal-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,167 +1193,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-024-05927-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical Connectivity Constrains Dynamic Functional Connectivity among Neural Systems: Implications for Cognition and Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The multiscale topological organization of the functional brain network in adolescent PTSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corredor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Courtney</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (12), pp.2712-2724. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (6), pp.bhae246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_02205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhae246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581932v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a neurodevelopmental cognitive perspective of temporal processing</w:t>
               </w:r>
@@ -1782,265 +1782,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity dynamics and cognitive variability during aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal grey matter and metabolic contributions to cognitive changes in amyotrophic lateral sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jauny</w:t>
+                <w:t xml:space="preserve">Soumia Benbrika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eustache</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2022.07.001⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcac228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758502v1</w:t>
+                <w:t xml:space="preserve">hal-05581933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal grey matter and metabolic contributions to cognitive changes in amyotrophic lateral sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity dynamics and cognitive variability during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (5), </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118, pp.99-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcac228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581933v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact Memory Storage but Impaired Retrieval in Visual Memory in Autism: New Insights from an Electrophysiological Study.</w:t>
               </w:r>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2673,222 +2673,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential modulations of poorer-strategy effects during strategy execution: An event-related potential study in arithmetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-Related Differences in Sequential Modulations of Poorer-Strategy Effects A Study in Arithmetic Problem Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2014.09.001⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152190v1</w:t>
+                <w:t xml:space="preserve">hal-01432451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Differences in Sequential Modulations of Poorer-Strategy Effects A Study in Arithmetic Problem Solving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential modulations of poorer-strategy effects during strategy execution: An event-related potential study in arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lemaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (4), pp.253-262. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.123--130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432451v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3311,51 +3311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Kalc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rae" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryann Tansey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Nieto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52294/001c.158634" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bennis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Canal-Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Volpe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01974-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Jauny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.11.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v68i1.99" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lallement" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02344" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vandewalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbae152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corredor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae246" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mite Mijalkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05927-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Courtney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Buzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desaunay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06641-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135717v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud d'Argembeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Bowler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/kdc7e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud D&#8217;argembeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105430" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jauny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Benbrika" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carluer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambrechts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2838" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Courtney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hinault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102076" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03113788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.557642" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.05.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Tiberghien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbu178" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Phillips" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.10.057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7LR1FM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.09.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Morantin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Fricker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poissonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792147v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Kalc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rae" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryann Tansey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Nieto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52294/001c.158634" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bennis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Canal-Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Volpe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01974-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolyn Jauny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Belliard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.11.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v68i1.99" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lallement" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02344" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Collette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vandewalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbae152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Courtney" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mite Mijalkov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05927-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corredor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae246" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04790642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Buzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desaunay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06641-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135717v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud d'Argembeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Bowler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/kdc7e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud D&#8217;argembeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105430" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Benbrika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carluer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcac228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jauny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.07.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lambrechts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2838" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Courtney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hinault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102076" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03113788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Groussard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Platel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.557642" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2016.05.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerensa Tiberghien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbu178" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Phillips" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2015.10.057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH7LR1FM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000244" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152190v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2014.09.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Morantin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Fricker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poissonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792147v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>