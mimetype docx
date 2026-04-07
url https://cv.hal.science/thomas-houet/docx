--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Houet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of emerging aquatic insects to lateral transfers of Carbon and Nutrients: significance for the integrated landscape budget along a gradient of agricultural pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e149035. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e149035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Soil Moisture Using Drones: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Díaz-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 94 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2025094018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges fonciers agricoles, levier pour la transition agroécologique de l’élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnement, Nature, Paysage, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13w2e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.2917-2929. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Land Use and Land Cover Scenarios Support More Integrated Land Use Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (7), pp.1414. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12071414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BACKLAND: spatially explicit and high‐resolution pollen‐based BACKward LAND‐cover reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Plancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imagery and urban areas: results of the HYEP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2022.589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping biodiversity and ecosystem service trade-offs and synergies of agricultural change trajectories in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter H Verburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.387 - 399. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European blue and green infrastructure network strategy vs. the common agricultural policy. Insights from an integrated case study (Couesnon, Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120, pp.106277. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling climate change impacts on biodiversity towards integrative conservation in Atlantic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.e02216. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2022.e02216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of local LUCC spatially explicit scenarios for water management: Lessons learned from an ex-post evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.102937. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2022.102937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal patterns of upland vegetation over the last 200 years in the northern pyrenees: Example from the Bassiès valley, Ariège, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Plancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 294, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling landslide hazards under global changes: the case of a Pyrenean valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.147-169. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-147-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV & satellite synergies for optical remote sensing applications: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100019. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2021.100019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Image Interpolation via Separable Convolution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Gence Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.296. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13020296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective de la ville de Lomé : scénarisation, simulation et veille prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroussiè Wiyao Takou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiou Tchiame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale Donni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can UAVs fill the gap between in situ surveys and satellites for habitat mapping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.111780. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.111780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multispectral Drone Imagery for Spatially Explicit Modeling of Wave Attenuation through a Salt Marsh Meadow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02418207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Mapping of Seagrass Meadows using UAV Multispectral and Topographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (sp1), pp.1117. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-217.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Intertidal Reef Mapping Using UAV Surface, Red Edge, and Near-Infrared Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.67. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones3030067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Linear NMF-Based Unmixing Methods for Detection and Area Estimation of Photovoltaic Panels in Urban Hyperspectral Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sofiane Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Benhalouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Djerriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.2164. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11182164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel multi-risk assessment web-tool for evaluating future impacts of global change in mountainous areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli6040092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling scenarios of future land use and land cover changes using a participatory approach: an application to mountain risk assessment in the Pyrenees (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marriotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.2293-2307. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-017-1171-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Validation of Land Use Change Models Using Multiple Assessment Techniques: A Case Study of Transition Potential Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-017-9564-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria Comparison for Classifying Peatland Vegetation Types Using In Situ Hyperspectral Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Erudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (748), p. 1-62. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9070748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current practices and challenges for modelling past and future land use and land cover changes in mountainous regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Kozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Gimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Bolliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.2187-2191. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-017-1217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01629957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and validation of a &amp;quot; non path-dependent &amp;quot; model for projecting contrasting urban growth futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Battaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Clarke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Landscape Description Reveals That Landscape Configuration Changes More over Time than Composition: Implications for Landscape Ecology Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.e0150111. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0150111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping snow depth in open alpine terrain from stereo satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1361-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting grazing practices to limit the reforestation of mountainous summer pastures: A process-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure A. Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Munnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.395-411. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining narratives and modelling approaches to simulate fine scale and long-term urban growth scenarios for climate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et géoprospective : apports et limites des modèles de spatialisation. Application aux modèles SLEUTH, LCM et NEDUM-2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, juin., </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLEUTH* : un modèle d’expansion urbaine scénario-dépendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.7-32. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.26.7-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Ossoue Glacier (French Pyrenees) since the end of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.1773-1795. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-1773-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate and land cover changes on snow cover in a small Pyrenean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 521, pp.84-99. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic simulation of forest management normative scenarios : the case of timber plantations in the southern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Selleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Toro Balbontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of the Swiss National Park : the first 100 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.98. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1659/mrd.mm152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From meta-studies to modeling : using synthesis knowledge to build broadly applicable process-based land change models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R. Magliocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.10-20. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling regional land change scenarios to assess land abandonment and reforestation dynamics in the Pyrenees (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry L. Sohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Reker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristi L Sayler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (4), pp.905-920. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-014-3405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des modèles spatiaux pour la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Géomantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25/1, pp.123-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic landscape modelling: The quest for a unifying theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living reviews in landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.4-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the simulation of fine-resolution landscape changes by coupling top-down and bottom-up land use and cover changes rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaucherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (9), pp.1848-1876. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2014.900775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du modèle numérique d'élévation d'un petit glacier de montagne généré à partir d'images stéréoscopiques pléiades : cas du glacier d'Ossoue, Pyrénées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.57-62. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive pattern-based land use/cover change models: A comparison of four software packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Camacho Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.94-111. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Landscape Modelling : The Quest for a Unifying Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living reviews in landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12942/lrlr-2014-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate change: A systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the spatial uncertainty of future land abandonment in a mountain valley (Vicdessos, Pyrenees-France) : insights form model parameterization and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (5), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-014-3404-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective - Apport de la dimension spatiale aux démarches prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, document 667, 8 p. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Land use / cover changes: a comparison of conceptual approaches and softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T. Camacho Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.94-111. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of LUCC modelling tools by various validation techniques and error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Camacho Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective – Apport de la dimension spatiale aux démarches prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 p. en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet-Action empowers Work-Study success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O’neill Dunne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Imaging Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013-Jan-Feb (2013-Jan-Feb)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land change modeling: moving beyond projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T. Camacho Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmore Robert Pontius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (9), pp.1691-1695. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2013.819104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of incentive networks on landscape changes: A simple agent-based simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Miahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchita Kedowide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, p. 64-73. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing functional connectivity : a landscape approach for handling multiple ecological requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.453-463. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classified Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O’neill Dunne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American surveyor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3) (10 (3))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action for our planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kirtland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O’neill Dunne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology &amp; More</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013(1) (2013(1))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la neige dans le Vicdessos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermeture des paysages dans les Pyrénées depuis les années 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1764-1777. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613505340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00907274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et caractérisation des zones humides de montagnes par télédétection: évaluation de l’apport de la Très Haute Résolution Spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 - 2012/4 (22 - 2012/4), pp. 497-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des zones humides de montagnes par télédétection. Potentialités des images à très haute résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.497-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding patchy landscape dynamics: Towards a landscape language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.16. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0046064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la fermeture des paysages dans les Pyrénées depuis les années 1940. Application sur le Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective, contribution of the spatial approaches to prospective - L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 93-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.412.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, apport des approches spatiales à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer le choix des outils de simulation des changements des modes d'occupation et d'usages des sols. Une approche comparative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T. Camacho Olmedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, VOL 21 (3), pp.405-430. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.15.405-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing activities and biodiversity history in the Pyrénées - new insights on high altitude ecosystems in the framework of a Human-Environment Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine scale spatialised prospective modelling - a methodological approach. Application to water management in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (Special Issue 2011), pp.67-93. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.21hs.67-93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping urban climate zones and quantifying climate behaviors - An application on Toulouse urban area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (8-9), pp.2180-2192. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining process-based models for future biomass assessment at landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.201-215. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-009-9400-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring subtle land use and land cover changes: a framework for future landscape studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrell Napton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.249-266. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-009-9362-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit landscape modelling: current practices and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (24), pp.3477-3480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling landscape dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Loveland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (2), pp.163-167. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-009-9417-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the selected papers on spatially explicit landscape modelling: current practices and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (24), pp.3477-3480. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique du fonctionnement d'un territoire agricole bocager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp. 270-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective spatialisée à l'échelle locale : approche méthodologique. Application à la gestion de l'eau en Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.345-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et gestion de l'eau: Modélisation prospective en paysage agricole fragmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198, pp. 59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation dynamique et spatialement explicite d'un paysage agricole bocager : Validation sur un petit bassin versant breton sur la période 1981-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3-4), pp.491-516. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.17.491-516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and projecting land-use and land-cover changes with a cellular automaton in considering landscape trajectories: an improvement for simulation of plausible future states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL eProceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1), pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and projecting land-use and land-cover changes with Cellular Automaton in considering landscape trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL eProceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1), pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain-specific language for patchy landscape modelling : the Brittany agricultural mosaic as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giboire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 194, pp.233-243. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and monitoring of bare soil/vegetation ratio with SPOT Vegetation and HRVIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (2), pp.348 - 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du changement d'échelles en télédétection par une méthode neuronale : application a l'étude de l'évolution de l'occupation hivernale des sols en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, http://www.cybergeo.eu/index3617.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de zones humides de fond de vallées à partir d'images hyperspectrales CASI : Application à un bassin versant de la région de Pleine-Fougères (Bretagne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'apprentissage profond semi-supervisé et de la télédétection par drones pour améliorer la modélisation de la distribution des insectes aquatiques émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Péres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing and simulating LUCC scenarios for evaluating the sustainability of environmental policies and helping the decision-making over the long term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Palka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e148426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services provided by streams to adjacent agricultural terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Belouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. pp.e157547, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e157547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust multispectral drone datasets for eLTER variables monitoring? Sensors sensitivity and applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Doare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere, Finland. pp.e148427, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e148427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the remote sensing paradigm for monitoring the critical zone using drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Quenol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere, Finland. pp.e149204, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e149204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des drones pour la gestion d'espaces naturels : Opportunités et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb. Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des gestionnaires d’espaces naturels bretons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Bretonne pour la Biodiversité, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale spatiotemporal NDVI mapping of salt marshes using Sentinel-2, Dove and UAV imagery in the bay of Mont-Saint-Michel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucomare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Schwertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des drones en environnement : de la détection de processus aux synergies possibles avec la donnée satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des drones en écologie et en environnement : Observation, détection de processus et synergies possibles avec la donnée satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Ecologie Numérique – L’écologie à l’ère des données »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des drones et Synergies possibles avec les données satellitaires pour le suivi des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'usage des drones en appui aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA, Dec 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in TERRANOVA : a landscape based response to one of the greatest challenges of our time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Svenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian-Balkan Paleoscience workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based spatially explicit land-cover and floristic diversity in Bassiès valley (eastern Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Plancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical ecology for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couesnon 2050 – Evolution des paysages et impacts possibles sur la biodiversité et les ressources en eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du réseau Payote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Approach to Improve Individual Tree Crown Delineation in Temperate Forest using Structural And Spectral Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Deluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Erudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.3460-3463, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'imagerie drone multispectrale pour la modélisation spatiale de l'atténuation hydrodynamique par les prés salés en milieu mégatidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Brest (WebConférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GEOSPAT : Modélisation rétrospective des paysages montagnards, vers une GEOSPATialisation du couvert végétal. Premiers résultats d’un développement méthodologique pour la spatialisation des données polliniques (Étangs de Bassiès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Plancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un réseau professionnel drones et instrumentation embarquée : contours, actions et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSU défi 16 Instrumentation en milieux extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining scenarios and Land use and land cover change models: a short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Paysage OSUR - Future landscape scenarios: implications for biodiversity and ecosystems services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the impacts of tree shade on the absorption of light by grapevine within alley-cropped vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chavanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Guilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite multispectral unmixing by drone data for wet grassland habitats classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Open Science Meeting of the Global Land Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP HYperspectral imagery for Environmental urban Planning : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of future impacts of global change in mountainous areas with a a novel multi-risk assessment web-tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling and simulating scenarios of future land use and land cover changes using a participatory approach Session 150N : Scenario narratives for agriculture and land systems across scales and locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Open Science Meeting of the Global Land Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the impacts of tree shade on the absoprtion of light by grapvine in alley-cropped vineyards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chavanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the classification of urban tree diversity from Very High Spatial Resolution hyperspectral images: comparison of multiples techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in LUCC modelling: a contributive review and implications for validation techniques Session 318R: Uncertainty assessment of land system science products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Open Science Meeting of the Global Land Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-platform for resilience assessment in mountainous valleys impacted by slope instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving biophysical models to link terrestrial, riverine and coastal interfaces accounting for biodiversity and ES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Cabecinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Hugges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Hy-Light « Hyperspectral Imagery for urban night Lights mapping »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Pollutions Lumineuses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugita S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide hazard evolution due to land–use and climate change : a case study in a Pyrenean valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of REVEALS and LOVE in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA HaBCOM training workshop : methods and challenges for quantitative palynology and paleoecology in South India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of dimensional reduction methods on urban vegetation classification performance using hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2018.8517410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN NMF-BASED UNMIXING METHOD WITH KNOWN SPECTRA OF PHOTOVOLTAIC PANELS FOR THEIR DETECTION AND AREA ESTIMATION FROM URBAN HYPERSPECTRAL REMOTE SENSING DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Benhalouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Djerriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT-GH 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) géographique(s) sur le devenir des hydrosystèmes fluviaux du massif armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Capital Environnemental et gestion durable des cours d’eau, May 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KALIDEOS Bretagne, dispositif scientifique pour l'écologie spatiale. De la caractérisation écologique au suivi des interactions hommes / milieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’écologie du Paysage 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of peatland vegetation types using in situ hyperspectral measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Erudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslides hazard evolution due to land–use and climate change in a Pyrenean valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléa Gravitaire (JAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide hazard evolution under a global change in a Pyrenean valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouroullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international sur le thème du changement climatique en zones de montagne, PYRADAPT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use and climate change in a Pyrenean valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective pour les OHM : quelles méthodes pour quels objectifs ? Apports (et limites) de la dimension spatiale. Exemples appliqués aux Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire du labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling socio-economic prospective scenarios with a participatory approach for assessing the possible impacts of future land use and cover changes on the vulnerability of societies to mountain risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution du détristisme au cours du néoglaciaire : vers l'identification d'un signal météorologique régional pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès biannuel de l'ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of projected land cover & climate changes on snow cover in the Vicdessos observatory - Application on the Bassiès valley (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration du futur dans les OHM : Quelles méthodes pour quels objectifs? Apports (et limites) de la dimension spatiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations Passées, Actuelles et Futures (OPAF 2014) : Evaluation de l'incertitude des changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact du changement climatique et d'usage des sols sur la ressource en neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire du labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique et du changement d'occupation des sols sur l'enneigement dans le Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring LUCC in the Human-Nature mountain observatory of the Haut-Vicdessos (Pyrenees, France) from the 1940s using aerial photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des modèles spatiaux en prospective : objectifs, avantages et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Occupation des sols », Zone Atelier Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of projected land cover and climate changes on snow cover in the Vicdessos mountain observatory (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages de la vallée du Vicdessos : du passé au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école du Haut-Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suc-et-Sentenac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des modèles spatiaux en prospective : objectifs, avantages et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Modélisation de paysages agricoles pour la simulation et l’analyse de processus »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective pour les OHM : principes et perspectives à partir de premiers résultats obtenus sur le Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux) / International Symposium of LabEx DRIIHM (Inter-Disciplinary Research Facility on Human-Environment Interactions) ANR-11-LABX-0010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the leverages of grazing practices to limit the encroachment of mountainous summer pastures using an agent-based model (SHIELD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure A. Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate versus land-use changes on snow cover in Bassiès, Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Snow Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie hyperspectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suc-et-Sentenac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Society Adaptation for coping with Mountain risks in a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMCO: Society Adaptation for coping with Mountain risks in a global change Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-7349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de modèles dynamiques et spatialement explicites pour la spatialisation de scénarios prospectifs normatifs. Application à la dynamique des plantations forestières industrielles dans le sud chilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de géomatique et d'analyse spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.453-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires d'évolution de l'occupation et de l'usage des sols. Approche multi-scalaire appliquée aux Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMCO : Society Adaptation for coping with Mountain risks in a global change Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting (EUG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la neige dans les Pyrénées Ariégeoises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres avec les scientifiques du PNR des Pyrénées Ariegeoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint-Girons, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision stéréoscopique par anaglyphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2013 en Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Haut-Vicdessos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du climat holocène et des activités hydroélectriques modernes sur les écosystèmes lacustres : comparaison inter-sites (Observatoire Haut Vicdessos, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMCO: Adaptation de la société aux risques en montagne dans un contexte de changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des zones humides de montagne par télédétection : évaluation des potentialités des images à THRS – application sur la vallée du Haut-Vicdessos (Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupement de Recherche (GdR) Magis (Méthodes et Applications pour la Géomatique et l’Information Spatiale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la neige dans le Haut-Vicdessos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation et utilisation des sols Passées et Actuelles sur le Vicdessos: OPA2 - 2011. Bilan des changements observés entre 1942 et 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un dispositif de suivi du manteau neigeux dans la zone des étangs de Bassiès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages de la vallée du Vicdessos entre 1942-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école du Haut-Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Suc-et-Sentenac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the influence of long-term urban growth scenarios on urban climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les changements d’utilisations des sols dans le Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koopman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una comparacion de programas de modelacion de cambios de cobertura/uso del suelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Camacho Olmedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simposio Brasileiro de Sensoriamento Remoto - SBSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Curitiba, Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation et utilisation des sols Passées et Actuelles du Vicdessos. Bilan des changements contemporains à une échelle spatiale fine (1950-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the influence of incentives networks on land use/cover changes: a social an spatial agent-based simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchita Kedowide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPS2 Conference Teaching of/with Agent-Based Models in the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary modelling approach to understand the effects of landscape dynamics on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Inchausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., Feb 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une méthodologie pour une classification automatique de l'occupation des sols à partir de photos aériennes panchromatiques dans la vallée du Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una comparación de diferentes enfoques de modelación de cambios de cobertura/uso del suelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T. Camacho Olmedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simposio Internacional SELPER 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Guanajuato, México. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01063482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary modelling approach to analyse and predict the effects of landscape dynamics on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bamiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANDMOD2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prédictive et prospective des changements d'occupation des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale "Interactions Nature/Société : analyses et modèles".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimiter pour évaluer et spatialiser les fonctions des zones humides de fonds de vallées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aidoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCONNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.183-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust multispectral drone dataset for eLTER variables monitoring? Sensors sensibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere, Finland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of ecosystem services over the last 200 past years - first results from the Bassiès Valley (Ariège, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Schwertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-2b34cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pollen-based land-cover atlas covering the last 200 years of Bassies valley vegetation changes: results from a new spatialization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Plancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-bcbd28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV & satellite synergies for Ecology : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBON 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the height of heterogeneous vegetation from UAV-borne visible images and DSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP - Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Devile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ADEME / ANR - La recherche au service de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Issy-les-Moulineaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing ecology and Monitoring ecological / human interactions from Space: the KALIDEOS Bretagne framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Research network / ZA &amp; Critical Zone Observatory networks (LTER-France) joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN INTERCROPPED TREES MITIGATE HEAT AND DROUGHT EFFECTS ON GRAPEVINES?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufourcq M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and climate change conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimate patterns in an agroforestry intercropped vineyard: First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès européen de l'agroforesterie - EURAF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. European Agroforestry Federation (EURAF), 21 p., 2016, 3rd European Agroforestry Conference 2016: Celebrating 20 years of Agroforestry research in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pyrenean glaciers (South West Europe) in 1850 and 2011: a new cross-border inventory based on aerial images and field surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Society adaptation for coping with mountain risks in the climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desramaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change : International scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model to simulate encroachment dynamics in Pyrenean agro-pastoral ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Land Project open science meeting: Land transformations-between global challenges and local realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in time and space in vegetation patterning of the Pyrenean Mountains: the impact of past land-use change on floristic biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Land Project open science meeting: Land transformations, between global challenges and local realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How validating future LUCC based on scenario-based modeling approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houet Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLP Open Science Meeting 'Land Transformations: between global challenges and local realities’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. Proceedings of the Global Land Project 2nd Open Science Meeting, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting 2100 urban growth to assess urban climate changes on Toulouse urban area (France): combining scenarios and land change / climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLP-OSM (Global Land Project Open Science Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 159, pp.2180 - 2192, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling past and future land cover changes in the Pyrenean mountains: a multi-scale / multidisciplinary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Land Project Open Science Meeting. Land Transformations : between global challenges and local realitites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMCO: Society adaptation for coping with mountain risks in a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling past and future land cover changes. A multi-scale approach applied in the Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. , 2012, Proceedings of the AGILE 2012 International Conference on Geographic Information Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing land cover changes in the French Pyrenees since the 1940s A semi‐automatic GEOBIA approach using aerial photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE 2012 : International conference on geographic information science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. , 2012, Proceedings of the AGILE 2012 International Conference on Geographic Information Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling past and future land use and cover changes. A multi-scale approach applied in the Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. , Proceedings of the AGILE'2012 International Conference on Geographic Information Science, p. 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the Past : Grazing and biodiversity in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC. Environnement &amp; Pyrenees International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pamplona, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et changements climatiques, Ilots de chaleurs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Terrin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidet Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chancibault Katia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecolan Armelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-86364-243-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence: la nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.129-139, 2023, 978-1-78405-913-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives CNRS Ecologie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-188, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Futures in Landscape Agronomy: Methodological Issues and Prospects of Combining Scenarios and Spatially Explicit Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Verburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.163-181, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 -Geoprospective: looking for potential scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baseline Concept in Biodiversity Conservation: Being Nostalgic or Not in the Anthropocene Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781786308887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Spatiotemporal NDVI Mapping of Salt Marshes Using Sentinel-2, Dove, and UAV Imagery in the Bay of Mont-Saint-Michel, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Data for Coastal and Marine Remote Sensing: Proceedings of International Conference EUCOMARE 2022-Saint Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.17-38, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure des climats périurbains : entre science et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Barles; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines : sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica; Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villes, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Métropole's response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Terrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et changement climatique : îlots de chaleur urbains = Cities and climate change : urban heat islands : Barcelona, Lyon, Marseille, Montréal, Nantes, Rennes, Roma, Stuttgart, Toulouse, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-207, 2015, Collection La ville en train de se faire, 978-2-86364-243-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective : approche méthodologique pour la modélisation prospective spatialisée à une échelle fine des changements d'usage des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galop D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et Environnement. De la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et apports d'une intervention prospective dans une problématique de gestion des eaux : le cas du Blavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural, savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-296, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone dataset from the ‘Landes Blanches’ heathlands (Sensitive Natural Area) – Vallée du Canut. INDIGEO:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35110/a714d5f8-0807-436a-909a-3c33a55cd4f3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone dataset from the ‘Hermitage’ heathland (Natura2000)– Canut valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Chedeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35110/0aebb489-44d8-4164-8d03-6fa32615cb48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de l’occupation et de l’usage du sol du bassin versant du Couesnon en 1990,2006 et 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35110/41dddc43-0108-4c22-8101-62ff7cda0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explorative opinion paper: ‘why do we need stakeholders’ engagement in knowledge production: terranova’s vision on landscape transformation’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Quintero Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l’occupation et de l’usage du sol du bassin versant du Couesnon 2019-2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35110/a0712f99-9e0c-4fcd-9a24-3f0d26efaff4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating interactions between land-use and land-cover changes for prospective scenarios with FORESCEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Mapping of the Salt Marshes Using Sentinel-2, Dove and UAV Imagery in the Bay of Mont-Saint-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie d'essences forestières dans des peuplements en mélange par combinaison des données drones et satellites. Poster présenté à l'occasion des journées techniques des télépilotes INRAE (Col du Lautaret, 14-16 octobre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling landslide hazard under global change: the case of a Pyrenean valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice von Hirschhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05233708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR HYEP ANR 14-CE22-0016-01 Hyperspectral imagery forEnvironmental urban Planning Hyep Programme Mobilité et systèmes urbains 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR TETIS, ESPACE, LETG; ONERA; GIPSA-lab; IRAP; IGN. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR TETIS, ESPACE, LETG, ONERA, GIPSA-lab, IRAP, IGN. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ACCLIMAT - Adaptation au Changement CLIMatique de l’Agglomération Toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] STAE Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation des sols et gestion de l'eau : modélisation prospective en paysage agricole fragmenté (Application au SAGE du Blavet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Rennes 2, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00389835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective environnementale et géographie : Apports de la dimension spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Institut National Polytechnique de Toulouse, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01237691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-Agents appliquée aux Phénomènes Spatialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01090631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId622"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Houet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Soil Moisture Using Drones: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Díaz-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Buysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 94 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2025094018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of emerging aquatic insects to lateral transfers of Carbon and Nutrients: significance for the integrated landscape budget along a gradient of agricultural pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e149035. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e149035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges fonciers agricoles, levier pour la transition agroécologique de l’élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnement, Nature, Paysage, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13w2e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape models can predict the distribution of aquatic insects across agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38, pp.2917-2929. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-023-01761-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Land Use and Land Cover Scenarios Support More Integrated Land Use Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (7), pp.1414. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12071414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BACKLAND: spatially explicit and high‐resolution pollen‐based BACKward LAND‐cover reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Plancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2024 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping biodiversity and ecosystem service trade-offs and synergies of agricultural change trajectories in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter H Verburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.387 - 399. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2022.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European blue and green infrastructure network strategy vs. the common agricultural policy. Insights from an integrated case study (Couesnon, Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120, pp.106277. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling climate change impacts on biodiversity towards integrative conservation in Atlantic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.e02216. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2022.e02216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of local LUCC spatially explicit scenarios for water management: Lessons learned from an ex-post evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139, pp.102937. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2022.102937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal patterns of upland vegetation over the last 200 years in the northern pyrenees: Example from the Bassiès valley, Ariège, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Plancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 294, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral imagery and urban areas: results of the HYEP project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 224 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2022.589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling landslide hazards under global changes: the case of a Pyrenean valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.147-169. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-147-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV & satellite synergies for optical remote sensing applications: A literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.100019. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2021.100019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Image Interpolation via Separable Convolution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Gence Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.296. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13020296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective de la ville de Lomé : scénarisation, simulation et veille prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroussiè Wiyao Takou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiou Tchiame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale Donni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Theuerkauf and Couwenberg (2020) comment on: “Pollen-based reconstruction of Holocene land-cover in mountain regions: evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, Northern Pyrenees, France”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Multispectral Drone Imagery for Spatially Explicit Modeling of Wave Attenuation through a Salt Marsh Meadow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based reconstruction of Holocene land-cover in mountain regions: Evaluation of the Landscape Reconstruction Algorithm in the Vicdessos valley, northern Pyrenees, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02418207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Better Mapping of Seagrass Meadows using UAV Multispectral and Topographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (sp1), pp.1117. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-217.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can UAVs fill the gap between in situ surveys and satellites for habitat mapping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 243, pp.111780. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.111780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Intertidal Reef Mapping Using UAV Surface, Red Edge, and Near-Infrared Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.67. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones3030067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Linear NMF-Based Unmixing Methods for Detection and Area Estimation of Photovoltaic Panels in Urban Hyperspectral Remote Sensing Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Sofiane Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Benhalouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Djerriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.2164. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11182164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel multi-risk assessment web-tool for evaluating future impacts of global change in mountainous areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli6040092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling scenarios of future land use and land cover changes using a participatory approach: an application to mountain risk assessment in the Pyrenees (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marriotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.2293-2307. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-017-1171-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria Comparison for Classifying Peatland Vegetation Types Using In Situ Hyperspectral Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Erudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (748), p. 1-62. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9070748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Validation of Land Use Change Models Using Multiple Assessment Techniques: A Case Study of Transition Potential Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-017-9564-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current practices and challenges for modelling past and future land use and land cover changes in mountainous regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Kozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Gimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Bolliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.2187-2191. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-017-1217-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01629957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Landscape Description Reveals That Landscape Configuration Changes More over Time than Composition: Implications for Landscape Ecology Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.e0150111. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0150111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and validation of a &amp;quot; non path-dependent &amp;quot; model for projecting contrasting urban growth futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Battaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Clarke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting grazing practices to limit the reforestation of mountainous summer pastures: A process-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure A. Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Munnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.395-411. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping snow depth in open alpine terrain from stereo satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-10-1361-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining narratives and modelling approaches to simulate fine scale and long-term urban growth scenarios for climate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et géoprospective : apports et limites des modèles de spatialisation. Application aux modèles SLEUTH, LCM et NEDUM-2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, juin., </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLEUTH* : un modèle d’expansion urbaine scénario-dépendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.7-32. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.26.7-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From meta-studies to modeling : using synthesis knowledge to build broadly applicable process-based land change models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas R. Magliocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom P. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.10-20. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Ossoue Glacier (French Pyrenees) since the end of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.1773-1795. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-9-1773-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate and land cover changes on snow cover in a small Pyrenean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 521, pp.84-99. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of the Swiss National Park : the first 100 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.98. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1659/mrd.mm152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic simulation of forest management normative scenarios : the case of timber plantations in the southern Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Selleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Toro Balbontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling regional land change scenarios to assess land abandonment and reforestation dynamics in the Pyrenees (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry L. Sohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Reker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristi L Sayler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (4), pp.905-920. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-014-3405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des modèles spatiaux pour la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Géomantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25/1, pp.123-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive pattern-based land use/cover change models: A comparison of four software packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Camacho Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.94-111. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du modèle numérique d'élévation d'un petit glacier de montagne généré à partir d'images stéréoscopiques pléiades : cas du glacier d'Ossoue, Pyrénées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 208, pp.57-62. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Landscape Modelling : The Quest for a Unifying Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living reviews in landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12942/lrlr-2014-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate change: A systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective - Apport de la dimension spatiale aux démarches prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, document 667, 8 p. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.26194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Land use / cover changes: a comparison of conceptual approaches and softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T. Camacho Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.94-111. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of LUCC modelling tools by various validation techniques and error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Camacho Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the spatial uncertainty of future land abandonment in a mountain valley (Vicdessos, Pyrenees-France) : insights form model parameterization and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (5), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-014-3404-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective – Apport de la dimension spatiale aux démarches prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 p. en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the simulation of fine-resolution landscape changes by coupling top-down and bottom-up land use and cover changes rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaucherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (9), pp.1848-1876. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2014.900775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic landscape modelling: The quest for a unifying theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living reviews in landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.4-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land change modeling: moving beyond projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T. Camacho Olmedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilmore Robert Pontius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (9), pp.1691-1695. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2013.819104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action for our planet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kirtland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O’neill Dunne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology &amp; More</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013(1) (2013(1))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classified Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O’neill Dunne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American surveyor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3) (10 (3))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of incentive networks on landscape changes: A simple agent-based simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Miahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchita Kedowide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, p. 64-73. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing functional connectivity : a landscape approach for handling multiple ecological requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (5), pp.453-463. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.12024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la neige dans le Vicdessos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermeture des paysages dans les Pyrénées depuis les années 1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ariège, terre de science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (19), pp. 20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1764-1777. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613505340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00907274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planet-Action empowers Work-Study success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O’neill Dunne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Imaging Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013-Jan-Feb (2013-Jan-Feb)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des zones humides de montagnes par télédétection. Potentialités des images à très haute résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.497-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprospective, contribution of the spatial approaches to prospective - L'Espace géographique (English Edition) Vol. 41, No. 2 (April-May-June 2012), pp. 93-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron-Canicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.412.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la fermeture des paysages dans les Pyrénées depuis les années 1940. Application sur le Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding patchy landscape dynamics: Towards a landscape language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.16. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0046064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective, apport des approches spatiales à la prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et caractérisation des zones humides de montagnes par télédétection: évaluation de l’apport de la Très Haute Résolution Spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 - 2012/4 (22 - 2012/4), pp. 497-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing activities and biodiversity history in the Pyrénées - new insights on high altitude ecosystems in the framework of a Human-Environment Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping urban climate zones and quantifying climate behaviors - An application on Toulouse urban area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (8-9), pp.2180-2192. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine scale spatialised prospective modelling - a methodological approach. Application to water management in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (Special Issue 2011), pp.67-93. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.21hs.67-93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer le choix des outils de simulation des changements des modes d'occupation et d'usages des sols. Une approche comparative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T. Camacho Olmedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, VOL 21 (3), pp.405-430. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.15.405-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining process-based models for future biomass assessment at landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.201-215. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-009-9400-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring subtle land use and land cover changes: a framework for future landscape studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrell Napton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), pp.249-266. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-009-9362-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit landscape modelling: current practices and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (24), pp.3477-3480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modelling landscape dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas R. Loveland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (2), pp.163-167. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-009-9417-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the selected papers on spatially explicit landscape modelling: current practices and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 220 (24), pp.3477-3480. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective spatialisée à l'échelle locale : approche méthodologique. Application à la gestion de l'eau en Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.345-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et gestion de l'eau: Modélisation prospective en paysage agricole fragmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des Cartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198, pp. 59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique du fonctionnement d'un territoire agricole bocager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp. 270-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation dynamique et spatialement explicite d'un paysage agricole bocager : Validation sur un petit bassin versant breton sur la période 1981-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3-4), pp.491-516. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.17.491-516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and projecting land-use and land-cover changes with a cellular automaton in considering landscape trajectories: an improvement for simulation of plausible future states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL eProceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1), pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and projecting land-use and land-cover changes with Cellular Automaton in considering landscape trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL eProceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1), pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00195847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain-specific language for patchy landscape modelling : the Brittany agricultural mosaic as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giboire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 194, pp.233-243. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and monitoring of bare soil/vegetation ratio with SPOT Vegetation and HRVIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (2), pp.348 - 354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du changement d'échelles en télédétection par une méthode neuronale : application a l'étude de l'évolution de l'occupation hivernale des sols en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, http://www.cybergeo.eu/index3617.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de zones humides de fond de vallées à partir d'images hyperspectrales CASI : Application à un bassin versant de la région de Pleine-Fougères (Bretagne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing and simulating LUCC scenarios for evaluating the sustainability of environmental policies and helping the decision-making over the long term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Palka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e148426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem Services provided by streams to adjacent agricultural terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Belouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. pp.e157547, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e157547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust multispectral drone datasets for eLTER variables monitoring? Sensors sensitivity and applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Doare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere, Finland. pp.e148427, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e148427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the remote sensing paradigm for monitoring the critical zone using drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Quenol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere, Finland. pp.e149204, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e149204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'apprentissage profond semi-supervisé et de la télédétection par drones pour améliorer la modélisation de la distribution des insectes aquatiques émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin de la Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Péres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des drones pour la gestion d'espaces naturels : Opportunités et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb. Boissonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des gestionnaires d’espaces naturels bretons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Bretonne pour la Biodiversité, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Schwertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale spatiotemporal NDVI mapping of salt marshes using Sentinel-2, Dove and UAV imagery in the bay of Mont-Saint-Michel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucomare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des drones en écologie et en environnement : Observation, détection de processus et synergies possibles avec la donnée satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Ecologie Numérique – L’écologie à l’ère des données »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des drones en environnement : de la détection de processus aux synergies possibles avec la donnée satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des drones et Synergies possibles avec les données satellitaires pour le suivi des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'usage des drones en appui aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA, Dec 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in TERRANOVA : a landscape based response to one of the greatest challenges of our time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Svenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carpathian-Balkan Paleoscience workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Carlibaba, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couesnon 2050 – Evolution des paysages et impacts possibles sur la biodiversité et les ressources en eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du réseau Payote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based spatially explicit land-cover and floristic diversity in Bassiès valley (eastern Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Plancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical ecology for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Approach to Improve Individual Tree Crown Delineation in Temperate Forest using Structural And Spectral Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Deluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Erudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.3460-3463, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’un réseau professionnel drones et instrumentation embarquée : contours, actions et organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonaimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSU défi 16 Instrumentation en milieux extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'imagerie drone multispectrale pour la modélisation spatiale de l'atténuation hydrodynamique par les prés salés en milieu mégatidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Brest (WebConférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GEOSPAT : Modélisation rétrospective des paysages montagnards, vers une GEOSPATialisation du couvert végétal. Premiers résultats d’un développement méthodologique pour la spatialisation des données polliniques (Étangs de Bassiès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Plancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining scenarios and Land use and land cover change models: a short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Paysage OSUR - Future landscape scenarios: implications for biodiversity and ecosystems services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP HYperspectral imagery for Environmental urban Planning : principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT-GH 2019 - 7ème colloque scientifique du groupe hyperspectral de la SFPT-GH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA - SFTP, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite multispectral unmixing by drone data for wet grassland habitats classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Open Science Meeting of the Global Land Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of future impacts of global change in mountainous areas with a a novel multi-risk assessment web-tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the impacts of tree shade on the absoprtion of light by grapvine in alley-cropped vineyards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chavanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling and simulating scenarios of future land use and land cover changes using a participatory approach Session 150N : Scenario narratives for agriculture and land systems across scales and locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Open Science Meeting of the Global Land Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the classification of urban tree diversity from Very High Spatial Resolution hyperspectral images: comparison of multiples techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Urban Remote Sensing Event (JURSE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in LUCC modelling: a contributive review and implications for validation techniques Session 318R: Uncertainty assessment of land system science products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Open Science Meeting of the Global Land Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the impacts of tree shade on the absorption of light by grapevine within alley-cropped vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chavanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Guilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based reconstruction of landscape openness in mountain regions: evaluation of the Landscape Reconstruction Algorithm at the Vicdessos valley in French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sugita S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Paleobotany and Palynology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Hy-Light « Hyperspectral Imagery for urban night Lights mapping »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Pollutions Lumineuses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving biophysical models to link terrestrial, riverine and coastal interfaces accounting for biodiversity and ES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Cabecinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Hugges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mário Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-platform for resilience assessment in mountainous valleys impacted by slope instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide hazard evolution due to land–use and climate change : a case study in a Pyrenean valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of REVEALS and LOVE in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA HaBCOM training workshop : methods and challenges for quantitative palynology and paleoecology in South India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Pondicherry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of dimensional reduction methods on urban vegetation classification performance using hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2018.8517410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN NMF-BASED UNMIXING METHOD WITH KNOWN SPECTRA OF PHOTOVOLTAIC PANELS FOR THEIR DETECTION AND AREA ESTIMATION FROM URBAN HYPERSPECTRAL REMOTE SENSING DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Benhalouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelifa Djerriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPT-GH 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard(s) géographique(s) sur le devenir des hydrosystèmes fluviaux du massif armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Capital Environnemental et gestion durable des cours d’eau, May 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KALIDEOS Bretagne, dispositif scientifique pour l'écologie spatiale. De la caractérisation écologique au suivi des interactions hommes / milieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’écologie du Paysage 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of peatland vegetation types using in situ hyperspectral measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Erudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Fort Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide hazard evolution under a global change in a Pyrenean valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouroullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international sur le thème du changement climatique en zones de montagne, PYRADAPT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslides hazard evolution due to land–use and climate change in a Pyrenean valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléa Gravitaire (JAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of landslides activities evolution due to land–use and climate change in a Pyrenean valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution du détristisme au cours du néoglaciaire : vers l'identification d'un signal météorologique régional pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès biannuel de l'ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling socio-economic prospective scenarios with a participatory approach for assessing the possible impacts of future land use and cover changes on the vulnerability of societies to mountain risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration du futur dans les OHM : Quelles méthodes pour quels objectifs? Apports (et limites) de la dimension spatiale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of projected land cover & climate changes on snow cover in the Vicdessos observatory - Application on the Bassiès valley (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact du changement climatique et d'usage des sols sur la ressource en neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire du labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations Passées, Actuelles et Futures (OPAF 2014) : Evaluation de l'incertitude des changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse le 08/12/2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective pour les OHM : quelles méthodes pour quels objectifs ? Apports (et limites) de la dimension spatiale. Exemples appliqués aux Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire du labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring LUCC in the Human-Nature mountain observatory of the Haut-Vicdessos (Pyrenees, France) from the 1940s using aerial photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of projected land cover and climate changes on snow cover in the Vicdessos mountain observatory (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observatories of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des modèles spatiaux en prospective : objectifs, avantages et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Occupation des sols », Zone Atelier Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages de la vallée du Vicdessos : du passé au futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école du Haut-Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suc-et-Sentenac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des modèles spatiaux en prospective : objectifs, avantages et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Modélisation de paysages agricoles pour la simulation et l’analyse de processus »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prospective pour les OHM : principes et perspectives à partir de premiers résultats obtenus sur le Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux) / International Symposium of LabEx DRIIHM (Inter-Disciplinary Research Facility on Human-Environment Interactions) ANR-11-LABX-0010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the leverages of grazing practices to limit the encroachment of mountainous summer pastures using an agent-based model (SHIELD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure A. Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nevada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique et du changement d'occupation des sols sur l'enneigement dans le Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate versus land-use changes on snow cover in Bassiès, Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Snow Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie hyperspectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suc-et-Sentenac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Society Adaptation for coping with Mountain risks in a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMCO: Society Adaptation for coping with Mountain risks in a global change Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU general Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-7349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires d'évolution de l'occupation et de l'usage des sols. Approche multi-scalaire appliquée aux Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de modèles dynamiques et spatialement explicites pour la spatialisation de scénarios prospectifs normatifs. Application à la dynamique des plantations forestières industrielles dans le sud chilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maestripieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de géomatique et d'analyse spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.453-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMCO : Society Adaptation for coping with Mountain risks in a global change Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting (EUG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la neige dans les Pyrénées Ariégeoises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Szczypta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontres avec les scientifiques du PNR des Pyrénées Ariegeoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint-Girons, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision stéréoscopique par anaglyphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science 2013 en Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Haut-Vicdessos, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMCO: Adaptation de la société aux risques en montagne dans un contexte de changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aléas Gravitaires 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du climat holocène et des activités hydroélectriques modernes sur les écosystèmes lacustres : comparaison inter-sites (Observatoire Haut Vicdessos, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour la neige dans le Haut-Vicdessos ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des zones humides de montagne par télédétection : évaluation des potentialités des images à THRS – application sur la vallée du Haut-Vicdessos (Pyrénées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupement de Recherche (GdR) Magis (Méthodes et Applications pour la Géomatique et l’Information Spatiale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation et utilisation des sols Passées et Actuelles sur le Vicdessos: OPA2 - 2011. Bilan des changements observés entre 1942 et 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un dispositif de suivi du manteau neigeux dans la zone des étangs de Bassiès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages de la vallée du Vicdessos entre 1942-2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">école du Haut-Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Suc-et-Sentenac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the influence of long-term urban growth scenarios on urban climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les changements d’utilisations des sols dans le Haut-Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koopman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una comparacion de programas de modelacion de cambios de cobertura/uso del suelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Camacho Olmedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simposio Brasileiro de Sensoriamento Remoto - SBSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Curitiba, Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the influence of incentives networks on land use/cover changes: a social an spatial agent-based simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchita Kedowide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mialhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPS2 Conference Teaching of/with Agent-Based Models in the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary modelling approach to understand the effects of landscape dynamics on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Inchausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Schaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LandMod 2010 : International Conference on Integrative Landscape Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'étude des Interactions Sol - Agrosystème - Hydrosystème (1221)., Feb 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation et utilisation des sols Passées et Actuelles du Vicdessos. Bilan des changements contemporains à une échelle spatiale fine (1950-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une méthodologie pour une classification automatique de l'occupation des sols à partir de photos aériennes panchromatiques dans la vallée du Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una comparación de diferentes enfoques de modelación de cambios de cobertura/uso del suelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria T. Camacho Olmedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simposio Internacional SELPER 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Guanajuato, México. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01063482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary modelling approach to analyse and predict the effects of landscape dynamics on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bamiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANDMOD2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prédictive et prospective des changements d'occupation des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale "Interactions Nature/Société : analyses et modèles".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimiter pour évaluer et spatialiser les fonctions des zones humides de fonds de vallées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Aidoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCONNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.183-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Electricity Grids and Ecological Networks: How Suitable are Agricultural Areas for the Development of Agrivoltaics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrivoltaics World Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Freiburg (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we trust multispectral drone dataset for eLTER variables monitoring? Sensors sensibility and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLTER science conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tampere, Finland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of ecosystem services over the last 200 past years - first results from the Bassiès Valley (Ariège, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Schwertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-2b34cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pollen-based land-cover atlas covering the last 200 years of Bassies valley vegetation changes: results from a new spatialization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Plancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-bcbd28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV & satellite synergies for Ecology : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Alvarez-Vanhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBON 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the height of heterogeneous vegetation from UAV-borne visible images and DSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Helen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYEP - Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Devile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ADEME / ANR - La recherche au service de la transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Issy-les-Moulineaux, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN INTERCROPPED TREES MITIGATE HEAT AND DROUGHT EFFECTS ON GRAPEVINES?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufourcq M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and climate change conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing ecology and Monitoring ecological / human interactions from Space: the KALIDEOS Bretagne framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Houpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILTER Research network / ZA &amp; Critical Zone Observatory networks (LTER-France) joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02191762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimate patterns in an agroforestry intercropped vineyard: First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès européen de l'agroforesterie - EURAF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. European Agroforestry Federation (EURAF), 21 p., 2016, 3rd European Agroforestry Conference 2016: Celebrating 20 years of Agroforestry research in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pyrenean glaciers (South West Europe) in 1850 and 2011: a new cross-border inventory based on aerial images and field surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P René</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUGG General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Society adaptation for coping with mountain risks in the climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desramaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change : International scientific conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-based model to simulate encroachment dynamics in Pyrenean agro-pastoral ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Land Project open science meeting: Land transformations-between global challenges and local realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in time and space in vegetation patterning of the Pyrenean Mountains: the impact of past land-use change on floristic biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Land Project open science meeting: Land transformations, between global challenges and local realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How validating future LUCC based on scenario-based modeling approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houet Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLP Open Science Meeting 'Land Transformations: between global challenges and local realities’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. Proceedings of the Global Land Project 2nd Open Science Meeting, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting 2100 urban growth to assess urban climate changes on Toulouse urban area (France): combining scenarios and land change / climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLP-OSM (Global Land Project Open Science Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 159, pp.2180 - 2192, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling past and future land cover changes in the Pyrenean mountains: a multi-scale / multidisciplinary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Global Land Project Open Science Meeting. Land Transformations : between global challenges and local realitites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Berlin, Germany. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMCO: Society adaptation for coping with mountain risks in a global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling past and future land cover changes. A multi-scale approach applied in the Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. , 2012, Proceedings of the AGILE 2012 International Conference on Geographic Information Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing land cover changes in the French Pyrenees since the 1940s A semi‐automatic GEOBIA approach using aerial photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE 2012 : International conference on geographic information science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. , 2012, Proceedings of the AGILE 2012 International Conference on Geographic Information Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling past and future land use and cover changes. A multi-scale approach applied in the Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGILE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. , Proceedings of the AGILE'2012 International Conference on Geographic Information Science, p. 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the Past : Grazing and biodiversity in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIC. Environnement &amp; Pyrenees International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Pamplona, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et changements climatiques, Ilots de chaleurs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Terrin,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidet Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chancibault Katia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecolan Armelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-86364-243-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoprospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation de la biodiversité et état de référence: la nostalgie de la nature à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.129-139, 2023, 978-1-78405-913-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ropert-Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives CNRS Ecologie et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-188, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7 -Geoprospective: looking for potential scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baseline Concept in Biodiversity Conservation: Being Nostalgic or Not in the Anthropocene Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781786308887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Futures in Landscape Agronomy: Methodological Issues and Prospects of Combining Scenarios and Spatially Explicit Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Verburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.163-181, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Spatiotemporal NDVI Mapping of Salt Marshes Using Sentinel-2, Dove, and UAV Imagery in the Bay of Mont-Saint-Michel, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Data for Coastal and Marine Remote Sensing: Proceedings of International Conference EUCOMARE 2022-Saint Malo, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.17-38, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure des climats périurbains : entre science et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Barles; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines : sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica; Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villes, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse Métropole's response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Terrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et changement climatique : îlots de chaleur urbains = Cities and climate change : urban heat islands : Barcelona, Lyon, Marseille, Montréal, Nantes, Rennes, Roma, Stuttgart, Toulouse, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.188-207, 2015, Collection La ville en train de se faire, 978-2-86364-243-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoprospective : approche méthodologique pour la modélisation prospective spatialisée à une échelle fine des changements d'usage des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galop D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et Environnement. De la reconstitution du passé aux modèles prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.22, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et apports d'une intervention prospective dans une problématique de gestion des eaux : le cas du Blavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de l'eau en milieu rural, savoirs et pratiques dans les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-296, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone dataset from the ‘Landes Blanches’ heathlands (Sensitive Natural Area) – Vallée du Canut. INDIGEO:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35110/a714d5f8-0807-436a-909a-3c33a55cd4f3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de l’occupation et de l’usage du sol du bassin versant du Couesnon en 1990,2006 et 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35110/41dddc43-0108-4c22-8101-62ff7cda0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explorative opinion paper: ‘why do we need stakeholders’ engagement in knowledge production: terranova’s vision on landscape transformation’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Catalina Quintero Uribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l’occupation et de l’usage du sol du bassin versant du Couesnon 2019-2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35110/a0712f99-9e0c-4fcd-9a24-3f0d26efaff4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone dataset from the ‘Hermitage’ heathland (Natura2000)– Canut valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Chedeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35110/0aebb489-44d8-4164-8d03-6fa32615cb48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Mapping of the Salt Marshes Using Sentinel-2, Dove and UAV Imagery in the Bay of Mont-Saint-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Letard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating interactions between land-use and land-cover changes for prospective scenarios with FORESCEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie d'essences forestières dans des peuplements en mélange par combinaison des données drones et satellites. Poster présenté à l'occasion des journées techniques des télépilotes INRAE (Col du Lautaret, 14-16 octobre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Boulogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling landslide hazard under global change: the case of a Pyrenean valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Vandromme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2024 de la Commission Interdisciplinaire (CID) 52 Environnement & Société : du Savoir à l'Action du Comité National de la Recherche Scientifique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Clesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice von Hirschhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Marei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bahers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05233708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperspectral Imagery for Environmental Urban Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR TETIS, ESPACE, LETG, ONERA, GIPSA-lab, IRAP, IGN. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR HYEP ANR 14-CE22-0016-01 Hyperspectral imagery forEnvironmental urban Planning Hyep Programme Mobilité et systèmes urbains 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Skupinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR TETIS, ESPACE, LETG; ONERA; GIPSA-lab; IRAP; IGN. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ACCLIMAT - Adaptation au Changement CLIMatique de l’Agglomération Toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] STAE Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation des sols et gestion de l'eau : modélisation prospective en paysage agricole fragmenté (Application au SAGE du Blavet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Rennes 2, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00389835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective environnementale et géographie : Apports de la dimension spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Institut National Polytechnique de Toulouse, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01237691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-Agents appliquée aux Phénomènes Spatialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Abrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01090631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId626"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025094018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12071414" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06853" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Felix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Verburg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Palka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106277" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02216" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.102937" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-147-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Alvarez-Vanhard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2021.100019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Jin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gence Alvarez-Vanhard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13020296" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paroussi&#232; Wiyao Takou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiou Tchiame" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111780" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4020025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gloria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-217.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones3030067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benhalouche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerriri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182164" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6040092" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Forget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marriotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1171-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561101v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9564-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Erudel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9070748" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kozak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Gimmi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bolliger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1217-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Battaia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Clarke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27397" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mimet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150111" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373099v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pinel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1361-2016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure A. Vacqui&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roussel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.05.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9070WZHV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchadier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bretagne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8PWTG46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27668" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.7-32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1773-2015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01194488v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362857v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Selleron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Toro Balbontin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2015.10.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01195579v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.mm152" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01194535v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Magliocca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Vliet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Brown" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom P. Evans" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.06.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01194834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry L. Sohl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Reker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi L Sayler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-014-3405-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01194496v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198262v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2014.900775" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186226v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ren&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.107" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187569v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kolb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Camacho Olmedo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.09.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211675v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12942/lrlr-2014-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136215v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214458v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-014-3404-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952253v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26194" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905375v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Camacho Olmedo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447925v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790181v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Wagner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koopman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O&#8217;neill Dunne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905367v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmore Robert Pontius" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2013.819104" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Miahle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Kedowide" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.11.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872033v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790178v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirtland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790192v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824710v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribi&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790204v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752923v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750971v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046064" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103961v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.412.0097" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750968v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.405-430" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617502v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21hs.67-93" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561959v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.12.027" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424093v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9400-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389832v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Loveland" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell Napton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9362-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01195819v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426026v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9417-x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424087v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424100v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marchand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315411v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424106v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424081v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.491-516" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009672v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195847v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giboire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.10.026" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDG2QP20-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321791v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321972v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321963v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lennon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lefeuvre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131222v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut P&#233;res" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164840v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e148426" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164892v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Doare" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e148427" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164863v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149204" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632699v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Boissonnat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068034v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474361v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474408v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03476897v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389960v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Svenning" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580230v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474398v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417086v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deluzet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553700" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414865v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084442v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wong" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chavanon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guilleux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191100v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02081916v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191104v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191283v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Jie Wang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191097v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brabant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191107v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755546v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191503v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Cabecinha" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hugges" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cortes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cabral" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Santos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418198v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01739541v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442603v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191363v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brabant" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Morin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Laribi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517410" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191479v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karoui" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02132488v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191775v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Houpert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824695v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01591248v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625127v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouroullec" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286353v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790153v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01143007v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618366v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618421v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790159v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790155v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977977v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799165v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046946v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977974v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048936v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046933v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977926v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799038v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790183v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048945v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00809201v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796764v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092752v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202531v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vigneau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790191v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardie" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048941v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048927v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00851962v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977948v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vacqui&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977895v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977946v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977985v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048939v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197154v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977944v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447901v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977945v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254938v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977937v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paegelow" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063482v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611719v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bamiere" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315441v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101681v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aidoud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265263v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754602v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-2b34cb" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346749v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-bcbd28" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941762v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734776v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Helen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191762v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191653v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Trambouze" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufourcq M." TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vergnes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600201v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198720v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ren&#233;" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01143802v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799178v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936176v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666243v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houet Thomas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158489v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799169v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203240v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749669v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197132v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ribi&#232;re" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raynaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803627v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936168v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rius" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03662562v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Terrin," TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidet Yves" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancibault Katia" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecolan Armelle" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Villes-et-changement-climatique?idart=528&amp;amp;nouveauA=rechercheA&amp;amp;recherche=il%C3%B4ts" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351607v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632722v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert-Coudert" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777606v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_5" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917662v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061143v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098837v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018844v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Villes-et-changement-climatique" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322537v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00322537" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197182v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Narcy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774411v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Binet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/a714d5f8-0807-436a-909a-3c33a55cd4f3" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774454v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chedeville" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/0aebb489-44d8-4164-8d03-6fa32615cb48" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551366v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/41dddc43-0108-4c22-8101-62ff7cda0031" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254660v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fayet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Quintero Uribe" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551379v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/a0712f99-9e0c-4fcd-9a24-3f0d26efaff4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121081v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474629v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023814v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulogne" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084395v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161189v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389835v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01237691v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025094018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13w2e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01761-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12071414" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Plancher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06853" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Felix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Verburg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.07.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Palka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02216" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2022.102937" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2022.589" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-147-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Alvarez-Vanhard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2021.100019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Jin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gence Alvarez-Vanhard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13020296" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paroussi&#232; Wiyao Takou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiou Tchiame" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sugita" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106462" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e James" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4020025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gloria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-217.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111780" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones3030067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benhalouche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Deville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Djerriri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11182164" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Thomas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Malet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli6040092" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gremont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vacqui&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Forget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marriotti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1171-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Erudel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9070748" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9564-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01629957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kozak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Gimmi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bolliger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1217-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mimet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150111" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Battaia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Clarke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27397" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373093v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure A. Vacqui&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Munnik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roussel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.05.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9070WZHV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373099v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pinel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1361-2016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchadier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bretagne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8PWTG46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27668" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.7-32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01194535v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Magliocca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Vliet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Brown" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom P. Evans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.06.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1773-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01194488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.060" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01195579v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.mm152" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01362857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Selleron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Toro Balbontin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2015.10.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01194834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry L. Sohl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Reker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi L Sayler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-014-3405-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01194496v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kolb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Camacho Olmedo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.09.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186226v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ren&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.107" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211675v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12942/lrlr-2014-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136215v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952253v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26194" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Camacho Olmedo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447925v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-014-3404-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187738v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198262v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2014.900775" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905367v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilmore Robert Pontius" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2013.819104" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790180v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirtland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koopman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O&#8217;neill Dunne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790178v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Wagner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125774v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Miahle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Kedowide" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.11.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872033v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.12024" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790192v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790181v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752923v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103961v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron-Canicio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.412.0097" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186223v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750971v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046064" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750968v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Voiron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790204v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750965v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rius" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561959v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.12.027" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617502v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21hs.67-93" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642139v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.405-430" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424093v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Griffon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9400-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389832v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Loveland" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrell Napton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9362-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01195819v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426026v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9417-x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424087v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315411v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424106v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marchand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424081v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.491-516" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009672v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195847v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015102v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giboire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.10.026" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDG2QP20-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321791v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321972v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321963v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lennon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lefeuvre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164840v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e148426" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164892v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Doare" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e148427" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164863v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149204" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131222v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut P&#233;res" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632699v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Boissonnat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068034v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474408v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474361v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03476897v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389960v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Svenning" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474398v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580230v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417086v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Deluzet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553700" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414865v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480092v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084442v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281003v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191100v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02081916v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191283v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Jie Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chavanon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191104v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191097v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brabant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191107v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734866v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wong" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guilleux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349206v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugita S." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02418198v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191503v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Cabecinha" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hugges" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cortes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cabral" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Santos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755546v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01739541v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02442603v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191363v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brabant" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Morin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Laribi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517410" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191479v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karoui" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02132488v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191775v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Houpert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824695v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01625127v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouroullec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mariotti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01591248v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286353v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01143007v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618421v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618366v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790155v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790159v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790153v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799165v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977974v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046946v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048936v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046933v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977926v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799038v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977977v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790183v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048945v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00809201v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796764v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202531v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vigneau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092752v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790191v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardie" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puissant" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048941v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048927v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00851962v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977895v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977948v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vacqui&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977946v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977985v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048939v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197154v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977944v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447901v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254938v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mialhe" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172968v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977945v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977937v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paegelow" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063482v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611719v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martinet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bamiere" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315441v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101681v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aidoud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571196v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265263v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754602v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-2b34cb" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346749v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marquer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-bcbd28" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941762v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734776v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Helen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01875894v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Devile" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191653v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Trambouze" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufourcq M." TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vergnes" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191762v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600201v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198720v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ren&#233;" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01143802v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799178v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936176v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666243v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houet Thomas" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158489v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799169v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203240v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749669v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197132v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ribi&#232;re" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Raynaud" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803627v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936168v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rius" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03662562v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Terrin," TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidet Yves" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancibault Katia" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecolan Armelle" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Villes-et-changement-climatique?idart=528&amp;amp;nouveauA=rechercheA&amp;amp;recherche=il%C3%B4ts" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351607v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632722v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ropert-Coudert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917662v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777606v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_5" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061143v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Letard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098837v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018844v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Villes-et-changement-climatique" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322537v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00322537" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197182v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Narcy" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Poux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774411v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Binet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andrieux" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/a714d5f8-0807-436a-909a-3c33a55cd4f3" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551366v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/41dddc43-0108-4c22-8101-62ff7cda0031" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254660v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fayet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Quintero Uribe" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551379v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/a0712f99-9e0c-4fcd-9a24-3f0d26efaff4" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774454v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Chedeville" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/0aebb489-44d8-4164-8d03-6fa32615cb48" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474629v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121081v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023814v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulogne" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084395v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064692v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01930658v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888126v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gadal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161189v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389835v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01237691v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>