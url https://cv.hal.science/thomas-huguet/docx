--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -554,503 +554,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First order modeling and performance evaluation of a conical permanent magnet synchronous machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonard Coutant</w:t>
+                <w:t xml:space="preserve">Topology Optimization for Magnetic Circuits with Continuous Adjoint Method in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Houta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IET Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/icp.2023.1975⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.370-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2023-0644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773141v1</w:t>
+                <w:t xml:space="preserve">hal-04095069v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization for Magnetic Circuits with Continuous Adjoint Method in 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+                <w:t xml:space="preserve">First order modeling and performance evaluation of a conical permanent magnet synchronous machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.370-389. </w:t>
+              <w:t xml:space="preserve"> IET Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.34-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2023-0644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/icp.2023.1975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095069v3</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser powder bed fusion applied to the manufacture of bulk or structured magnetic cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Gibus</w:t>
+                <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8d3d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.599-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.02.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765636v1</w:t>
+                <w:t xml:space="preserve">hal-03815371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser powder bed fusion applied to the manufacture of bulk or structured magnetic cores</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baylac</w:t>
+                <w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pasquet</w:t>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18, pp.599-610. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (10), pp.105016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.02.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8d3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815371v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Loss Segregation in a Solid Rotor Induction Motor</w:t>
               </w:r>
@@ -1960,51 +1960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement unifié des machines synchrones radiales et axiales à aimants permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,254 +2049,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-Based Flux Controller for Synchronous Reluctance Motor Including Magnetic Saturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohra Kader</w:t>
+                <w:t xml:space="preserve">Gradient-based topological optimization for 3D magnetic circuit design with mechanical considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Houta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t>
+              <w:t xml:space="preserve">10th European Conference on Numerical Methods in Electromagnetism (NUMELEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583789v2</w:t>
+                <w:t xml:space="preserve">hal-04789400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level Set-Based Topology Optimization Of 3D Magnetic Circuits With Mechanical Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
+                <w:t xml:space="preserve">Observer-Based Flux Controller for Synchronous Reluctance Motor Including Magnetic Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Mathematical Programming (ISMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789409v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMP-Based Topology Optimization Of 3D Magnetic Circuits With Mechanical Constraints</w:t>
+                <w:t xml:space="preserve">Level Set-Based Topology Optimization Of 3D Magnetic Circuits With Mechanical Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Houta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebbe</w:t>
@@ -2314,97 +2314,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Conference on Advances in Continuous Optimization (EUROPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lund, Switzerland</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Mathematical Programming (ISMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789408v1</w:t>
+                <w:t xml:space="preserve">hal-04789409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based topological optimization for 3D magnetic circuit design with mechanical considerations</w:t>
+                <w:t xml:space="preserve">SIMP-Based Topology Optimization Of 3D Magnetic Circuits With Mechanical Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Houta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebbe</w:t>
@@ -2422,721 +2422,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Numerical Methods in Electromagnetism (NUMELEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">21st Conference on Advances in Continuous Optimization (EUROPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lund, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789400v1</w:t>
+                <w:t xml:space="preserve">hal-04789408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation au premier ordre et évaluation des performances d'une machine synchrone à aimant permanent à entrefer conique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Coutant</w:t>
+                <w:t xml:space="preserve">Optimisation topologique pour la conception de circuits magnétiques par la méthode adjointe en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Houta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">24eme Congrès Annuel de la Société Française de Recherche Operationnelle de d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261955v1</w:t>
+                <w:t xml:space="preserve">hal-04789391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based Topological Optimization for 3D Magnetic Circuit Design with Mechanical Considerations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+                <w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023 (OIPE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300974v1</w:t>
+                <w:t xml:space="preserve">hal-04086999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aya Benhemou</w:t>
+                <w:t xml:space="preserve">Modélisation au premier ordre et évaluation des performances d'une machine synchrone à aimant permanent à entrefer conique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199523v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient based Topology Optimization to 3D Magnetic Circuits</w:t>
+                <w:t xml:space="preserve">Gradient-based Topological Optimization for 3D Magnetic Circuit Design with Mechanical Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Houta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023 (OIPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300962v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation topologique pour la conception de circuits magnétiques par la méthode adjointe en 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24eme Congrès Annuel de la Société Française de Recherche Operationnelle de d'Aide à la Décision (ROADEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.106-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789391v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">Gradient based Topology Optimization to 3D Magnetic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Houta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04086999v2</w:t>
+                <w:t xml:space="preserve">hal-04300962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t>
               </w:r>
@@ -3174,51 +3174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.136-140, </w:t>
@@ -3250,286 +3250,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfomances evaluation of a 3D printed rotor for a synchronous reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Roux</w:t>
+                <w:t xml:space="preserve">Jiří Šafka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Véle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Liberec, Czech Republic. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMSM51310.2021.9468847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790546v1</w:t>
+                <w:t xml:space="preserve">hal-03285704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfomances evaluation of a 3D printed rotor for a synchronous reluctance machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michal Ackermann</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble - visio, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285704v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of a static finite elements approach and dynamic lumped model for bistable vibration energy harvester modelling</w:t>
               </w:r>
@@ -3567,51 +3567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, web conference (oral), France</w:t>
@@ -4074,271 +4074,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device with deformable shell including an internal piezoelectric circuit</w:t>
+                <w:t xml:space="preserve">Production structure and storing electric energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Rapisarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP3094386B1. 2014</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3022417A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153335v1</w:t>
+                <w:t xml:space="preserve">hal-02153345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production structure and storing electric energy</w:t>
+                <w:t xml:space="preserve">Device with deformable shell including an internal piezoelectric circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3094386B1. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Rapisarda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02153345v1</w:t>
+                <w:t xml:space="preserve">hal-02153335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rational design method for articulated structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A sequential approach combining topology and shape optimization for nonlinear 3D magnetostatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Houta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4366,51 +4458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4420,114 +4512,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure exploitation des dispositifs de récupération d’énergie vibratoire bistables : Analyse et utilisation de comportements originaux pour améliorer la bande passante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Lyon, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LYSEI113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01957377v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4595,51 +4687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B73EC66"/>
+    <w:nsid w:val="8F0FBF37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4826,51 +4918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-huguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8039-7241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233946128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05280447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Coutant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612542" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04543610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Houta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12081147" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Coutant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1975" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095069v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2023-0644" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.118" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03903136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wengerkievicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Batistela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2179-10742022v21i4268098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092544v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04993-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab45c6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901836v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Druet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.06.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Migliaccio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pigache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583789v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789409v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300974v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03285704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;afka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip V&#233;le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ackermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM51310.2021.9468847" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287827" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coronel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rapisarda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374357v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957377v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEI113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-huguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8039-7241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233946128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05280447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Coutant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612542" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04543610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Houta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12081147" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095069v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2023-0644" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.118" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03903136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wengerkievicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Batistela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2179-10742022v21i4268098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092544v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04993-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab45c6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901836v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Druet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.06.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Migliaccio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pigache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583789v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03285704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;afka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip V&#233;le" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ackermann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM51310.2021.9468847" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287827" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coronel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rapisarda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957377v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEI113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>