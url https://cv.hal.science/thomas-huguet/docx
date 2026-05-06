--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -165,576 +165,589 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified Analytical Model from Radial to Axial Permanent Magnet Machine: Conical Flux Machine</w:t>
+                <w:t xml:space="preserve">A sequential approach combining topology and shape optimization for nonlinear 3D magnetostatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Coutant</w:t>
+                <w:t xml:space="preserve">Zakaria Houta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pigache</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2025.3612542⟩</w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 69, pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00158-026-04283-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280447v1</w:t>
+                <w:t xml:space="preserve">hal-05374357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive lumped model for a tunable bistable piezoelectric energy harvester architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified Analytical Model from Radial to Axial Permanent Magnet Machine: Conical Flux Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Léonard Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Morel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad2c6a⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2025.3612542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627094v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid Isotropic Material with Penalization-Based Topology Optimization of Three-Dimensional Magnetic Circuits with Mechanical Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive lumped model for a tunable bistable piezoelectric energy harvester architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Houta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (8), pp.1147. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (4), pp.045033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math12081147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad2c6a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543610v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization for Magnetic Circuits with Continuous Adjoint Method in 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Solid Isotropic Material with Penalization-Based Topology Optimization of Three-Dimensional Magnetic Circuits with Mechanical Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Houta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (2), pp.370-389. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2023-0644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math12081147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095069v3</w:t>
+                <w:t xml:space="preserve">hal-04543610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First order modeling and performance evaluation of a conical permanent magnet synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IET Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.34-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -762,952 +775,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser powder bed fusion applied to the manufacture of bulk or structured magnetic cores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Topology Optimization for Magnetic Circuits with Continuous Adjoint Method in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Houta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.02.118⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (2), pp.370-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2023-0644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815371v1</w:t>
+                <w:t xml:space="preserve">hal-04095069v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Demouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (10), pp.105016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8d3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Loss Segregation in a Solid Rotor Induction Motor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laser powder bed fusion applied to the manufacture of bulk or structured magnetic cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2179-10742022v21i4268098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.599-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.02.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903136v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbit jump in bistable energy harvesters through buckling level modification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental Loss Segregation in a Solid Rotor Induction Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Wengerkievicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Batistela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Sadowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.03.051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (4), pp.584-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2179-10742022v21i4268098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092544v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistable vibration energy harvester and SECE circuit: exploring their mutual influence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Orbit jump in bistable energy harvesters through buckling level modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 97, pp.485-501. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.202-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-019-04993-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152838v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092544v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric analysis for optimized piezoelectric bistable vibration energy harvesters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bistable vibration energy harvester and SECE circuit: exploring their mutual influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28, 115009 (19pp). </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.485-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab45c6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-019-04993-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305864v1</w:t>
+                <w:t xml:space="preserve">hal-02152838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic bandwidth enhancement of bistable energy harvesters: study of subharmonic behaviors and their stability robustness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parametric analysis for optimized piezoelectric bistable vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Lallart</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.06.011⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, 115009 (19pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab45c6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901836v2</w:t>
+                <w:t xml:space="preserve">hal-02305864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Drastic bandwidth enhancement of bistable energy harvesters: study of subharmonic behaviors and their stability robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.607 - 617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901836v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploiting bistable oscillator subharmonics for magnified broadband vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.173905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5001267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1717,1063 +1834,1063 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de conception pour les interfaces fonctionnelles électromécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pigache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReluMotion - Conception d'une chaîne de conversion électrique sans terres rares pour véhicules légers intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ahmad Mussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ngo Bui Hung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement unifié des machines synchrones radiales et axiales à aimants permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de génie électrique (SGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based topological optimization for 3D magnetic circuit design with mechanical considerations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observer-Based Flux Controller for Synchronous Reluctance Motor Including Magnetic Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Numerical Methods in Electromagnetism (NUMELEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789400v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-Based Flux Controller for Synchronous Reluctance Motor Including Magnetic Saturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohra Kader</w:t>
+                <w:t xml:space="preserve">SIMP-Based Topology Optimization Of 3D Magnetic Circuits With Mechanical Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Houta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Castelló de la Plana, Spain</w:t>
+              <w:t xml:space="preserve">21st Conference on Advances in Continuous Optimization (EUROPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lund, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583789v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level Set-Based Topology Optimization Of 3D Magnetic Circuits With Mechanical Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Houta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Mathematical Programming (ISMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMP-Based Topology Optimization Of 3D Magnetic Circuits With Mechanical Constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gradient-based topological optimization for 3D magnetic circuit design with mechanical considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Houta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Conference on Advances in Continuous Optimization (EUROPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lund, Switzerland</w:t>
+              <w:t xml:space="preserve">10th European Conference on Numerical Methods in Electromagnetism (NUMELEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789408v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation topologique pour la conception de circuits magnétiques par la méthode adjointe en 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gradient-based Topological Optimization for 3D Magnetic Circuit Design with Mechanical Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Houta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24eme Congrès Annuel de la Société Française de Recherche Operationnelle de d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023 (OIPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789391v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Queval</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.106-109, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086999v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation au premier ordre et évaluation des performances d'une machine synchrone à aimant permanent à entrefer conique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2792,1183 +2909,1183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based Topological Optimization for 3D Magnetic Circuit Design with Mechanical Considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gradient based Topology Optimization to 3D Magnetic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Houta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023 (OIPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300974v1</w:t>
+                <w:t xml:space="preserve">hal-04300962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimisation topologique pour la conception de circuits magnétiques par la méthode adjointe en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Houta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24eme Congrès Annuel de la Société Française de Recherche Operationnelle de d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199523v1</w:t>
+                <w:t xml:space="preserve">hal-04789391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient based Topology Optimization to 3D Magnetic Circuits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Electric and Magnetic Fields (EMF 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Symposium on Industrial Electronics (ISIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Helsinki, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE51358.2023.10227915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300962v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design approach for post-buckled beams in bistable piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.136-140, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9853996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfomances evaluation of a 3D printed rotor for a synchronous reluctance machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Nadal</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Véle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michal Ackermann</w:t>
+                <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble - visio, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285704v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perfomances evaluation of a 3D printed rotor for a synchronous reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Šafka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Roux</w:t>
+                <w:t xml:space="preserve">Filip Véle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Liberec, Czech Republic. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMSM51310.2021.9468847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790546v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of a static finite elements approach and dynamic lumped model for bistable vibration energy harvester modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, web conference (oral), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant enhancement of bistable energy harvesters bandwidth: subharmonic orbits and their stability robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subharmonic orbits and their stability robustness to greatly enhance the bandwidth of bistable vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2287827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting bistable subharmonic orbits for a widen vibration energy harvesting bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3978,648 +4095,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational energy recovery system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20210211073A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production structure and storing electric energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Device with deformable shell including an internal piezoelectric circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3094386B1. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Coronel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02153345v1</w:t>
+                <w:t xml:space="preserve">hal-02153335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device with deformable shell including an internal piezoelectric circuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Production structure and storing electric energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Rapisarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP3094386B1. 2014</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3022417A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153335v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design method for articulated structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Migliaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pigache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556785v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-05374357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure exploitation des dispositifs de récupération d’énergie vibratoire bistables : Analyse et utilisation de comportements originaux pour améliorer la bande passante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Lyon, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LYSEI113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01957377v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4687,51 +4703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F0FBF37"/>
+    <w:nsid w:val="2BCE77AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4918,51 +4934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-huguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8039-7241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233946128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05280447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Coutant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612542" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04543610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Houta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12081147" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095069v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2023-0644" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.118" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03903136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wengerkievicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Batistela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2179-10742022v21i4268098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092544v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04993-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab45c6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901836v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Druet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.06.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Migliaccio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pigache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583789v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300962v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03285704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;afka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip V&#233;le" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ackermann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM51310.2021.9468847" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013626v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287827" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coronel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rapisarda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957377v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEI113" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-huguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8039-7241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233946128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374357v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Houta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-026-04283-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05280447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Coutant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612542" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04543610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12081147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095069v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2023-0644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03903136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wengerkievicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Batistela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2179-10742022v21i4268098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092544v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04993-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab45c6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901836v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Druet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.06.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001267" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Migliaccio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pigache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583789v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300962v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03285704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;afka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip V&#233;le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ackermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM51310.2021.9468847" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287827" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coronel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rapisarda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957377v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEI113" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>