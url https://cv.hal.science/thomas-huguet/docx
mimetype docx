--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -879,295 +879,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095069v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser powder bed fusion applied to the manufacture of bulk or structured magnetic cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Charleux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Gibus</w:t>
+                <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Llibre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baylac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8d3d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.599-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.02.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765636v1</w:t>
+                <w:t xml:space="preserve">hal-03815371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser powder bed fusion applied to the manufacture of bulk or structured magnetic cores</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baylac</w:t>
+                <w:t xml:space="preserve">Simple analytical models and analysis of bistable vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pasquet</w:t>
+                <w:t xml:space="preserve">Ludovic Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Demouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18, pp.599-610. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (10), pp.105016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.02.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8d3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815371v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Loss Segregation in a Solid Rotor Induction Motor</w:t>
               </w:r>
@@ -2585,351 +2585,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based Topological Optimization for 3D Magnetic Circuit Design with Mechanical Considerations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+                <w:t xml:space="preserve">Modélisation au premier ordre et évaluation des performances d'une machine synchrone à aimant permanent à entrefer conique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023 (OIPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300974v1</w:t>
+                <w:t xml:space="preserve">hal-04261955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aya Benhemou</w:t>
+                <w:t xml:space="preserve">Gradient-based Topological Optimization for 3D Magnetic Circuit Design with Mechanical Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Houta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023 (OIPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199523v1</w:t>
+                <w:t xml:space="preserve">hal-04300974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation au premier ordre et évaluation des performances d'une machine synchrone à aimant permanent à entrefer conique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Coutant</w:t>
+                <w:t xml:space="preserve">Predictive Modelling Approach for a Piezoelectric Bistable Energy Harvester Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.106-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261955v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient based Topology Optimization to 3D Magnetic Circuits</w:t>
               </w:r>
@@ -3291,51 +3291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Power Week (WPW 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.136-140, </w:t>
@@ -3367,286 +3367,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perfomances evaluation of a 3D printed rotor for a synchronous reluctance machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Roux</w:t>
+                <w:t xml:space="preserve">Jiří Šafka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Véle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Liberec, Czech Republic. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMSM51310.2021.9468847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790546v1</w:t>
+                <w:t xml:space="preserve">hal-03285704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfomances evaluation of a 3D printed rotor for a synchronous reluctance machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the initial conditions on the performance of a non-harmonically driven bistable Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Benhemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michal Ackermann</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales sur la récupération et le stockage d'énergie (JNRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble - visio, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285704v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of a static finite elements approach and dynamic lumped model for bistable vibration energy harvester modelling</w:t>
               </w:r>
@@ -3684,51 +3684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications in Actuators (IWPMA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, web conference (oral), France</w:t>
@@ -4378,51 +4378,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4481,161 +4481,249 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design Methodology for Electromechanical Functional Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Migliaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pigache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure exploitation des dispositifs de récupération d’énergie vibratoire bistables : Analyse et utilisation de comportements originaux pour améliorer la bande passante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Lyon, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018LYSEI113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01957377v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4703,51 +4791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BCE77AF"/>
+    <w:nsid w:val="BFE42CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4934,51 +5022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-huguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8039-7241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233946128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374357v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Houta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-026-04283-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05280447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Coutant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612542" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04543610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12081147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095069v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2023-0644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815371v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03903136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wengerkievicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Batistela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2179-10742022v21i4268098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092544v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04993-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab45c6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901836v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Druet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.06.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001267" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Migliaccio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pigache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583789v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300962v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03285704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;afka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip V&#233;le" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ackermann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM51310.2021.9468847" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287827" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coronel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rapisarda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957377v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEI113" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-huguet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8039-7241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233946128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374357v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Houta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-026-04283-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05280447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Coutant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3612542" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Benhemou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demouron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad2c6a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04543610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12081147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Coutant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.1975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095069v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2023-0644" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Llibre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baylac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8d3d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03903136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wengerkievicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Batistela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Sadowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2179-10742022v21i4268098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092544v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.03.051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-04993-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab45c6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901836v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Druet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.06.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001267" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Migliaccio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pigache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ahmad Mussa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngo Bui Hung" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583789v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Kader" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789409v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007567" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300962v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780330v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9853996" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03285704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;afka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip V&#233;le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ackermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM51310.2021.9468847" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287827" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Formosa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coronel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rapisarda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01957377v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSEI113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>