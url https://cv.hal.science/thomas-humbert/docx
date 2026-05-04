--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -66,1018 +66,1035 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the harmonic acoustic pneumatic source for active control of time-varying tonal noise</w:t>
+                <w:t xml:space="preserve">Direct impedance eduction of acoustic liners in multimodal ducts with shear flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Schiavini</w:t>
+                <w:t xml:space="preserve">Jinyue Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Micheau</w:t>
+                <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grandjean</w:t>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Gabard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.111219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 626, pp.119635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441126v1</w:t>
+                <w:t xml:space="preserve">hal-05454484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact segmented meta-liners for enhanced acoustic absorption with grazing flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband sound transmission loss of multi-chamber micro-perforated panel absorbers in grazing flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Meng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gareth Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Versaevel</w:t>
+                <w:t xml:space="preserve">Mats Åbom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.111040⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169, pp.111292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2025.111292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314429v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct impedance eduction of acoustic liners in multimodal ducts with shear flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact segmented meta-liners for enhanced acoustic absorption with grazing flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyue Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Humbert</w:t>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Golliard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Versaevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119635⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 241, pp.111040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.111040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454484v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D multimodal inverse method for liner impedance eduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the harmonic acoustic pneumatic source for active control of time-varying tonal noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schiavini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.118954⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 245, pp.111219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2025.111219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314446v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corona discharge actuator as an active sound absorber under normal and oblique incidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D multimodal inverse method for liner impedance eduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Rashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2022001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 605, pp.118954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.118954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837321v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect, broadband, and sub-wavelength absorption with asymmetric absorbers: Realization for duct acoustics with 3D printed porous resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Corona discharge actuator as an active sound absorber under normal and oblique incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Sergeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lissek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Romero-García</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 523, pp.116687. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663394v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of plane wave propagation in a corrugated pipe: Linear regime of acoustic-flow interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perfect, broadband, and sub-wavelength absorption with asymmetric absorbers: Realization for duct acoustics with 3D printed porous resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boulvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Roland Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 472, pp.115158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115158⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 523, pp.116687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462910v1</w:t>
+                <w:t xml:space="preserve">hal-03663394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale bedforms induced by supercritical flows and wave–wave interference in the intertidal zone (Cap Ferret, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental study of plane wave propagation in a corrugated pipe: Linear regime of acoustic-flow interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 472, pp.115158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-017-0526-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.115158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730025v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar gravity wave spectra resulting from the modulation of bound waves</w:t>
               </w:r>
@@ -1115,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Cazaubiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (5), pp.054801. </w:t>
@@ -1191,516 +1208,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-induced vortex recoil and nonlinear refraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Large-scale bedforms induced by supercritical flows and wave–wave interference in the intertidal zone (Cap Ferret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Basile Gallet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.094701⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-017-0526-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01599684v1</w:t>
+                <w:t xml:space="preserve">hal-01730025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation expérimentale en bassin à vagues des interactions résonantes à quatre ondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+                <w:t xml:space="preserve">Surface-wave Doppler velocimetry in a liquid metal: Inferring the bifurcations of the subsurface flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Haudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Michel</w:t>
+                <w:t xml:space="preserve">S. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Semin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.56 - 63. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.24001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/119/24001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563214v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01687267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-wave Doppler velocimetry in a liquid metal: Inferring the bifurcations of the subsurface flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observation expérimentale en bassin à vagues des interactions résonantes à quatre ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/119/24001⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.56 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01687267v1</w:t>
+                <w:t xml:space="preserve">hal-01563214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological model for predicting stationary and non-stationary spectra of wave turbulence in vibrating plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wave-induced vortex recoil and nonlinear refraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+                <w:t xml:space="preserve">Sébastien Aumaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
+                <w:t xml:space="preserve">Basile Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 316, pp.34-42. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.094701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.094701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257109v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01599684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of resonant interactions among surface gravity waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 805, </w:t>
@@ -1784,155 +1801,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phenomenological model for predicting stationary and non-stationary spectra of wave turbulence in vibrating plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 316, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wave turbulence in vibrating plates: The effect of damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Düring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Düring</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rica Sergio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102 (3), pp.30002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/102/30002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1942,2580 +2076,2580 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of passive acoustic liner with targeted absorption spectrum and compact volume in one-dimensional transmission problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Décomposition modale en présence d’écoulement cisaillé dans un conduit rectangulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365750v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure d’Impédance dans un Conduit Multimodal en Présence d’Ecoulement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contrôle Actif d’un Bruit Tonal Multimodal Propagé en Ecoulement avec des Sources Harmoniques Acoustiques Pneumatiques (HAPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schiavini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365346v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition modale en présence d’écoulement cisaillé dans un conduit rectangulaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Éduction d'impédance de liners acoustiques par réseau de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365700v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle Actif d’un Bruit Tonal Multimodal Propagé en Ecoulement avec des Sources Harmoniques Acoustiques Pneumatiques (HAPS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design of passive acoustic liner with targeted absorption spectrum and compact volume in one-dimensional transmission problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365671v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éduction d'impédance de liners acoustiques par réseau de neurones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mesure d’Impédance dans un Conduit Multimodal en Présence d’Ecoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Rashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365112v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse and direct impedance eduction of liners in the MAINE Flow facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Rashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyue Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes (France), France. pp.228-236, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2024_2048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mesure de traitements acoustiques en présence d’écoulement : matériels, méthodes et résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mesures de champ acoustique dans un conduit avec écoulement par holographie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torea Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847780v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude mixte numérique et expérimentale des trajectoires de fluides en sortie d’instruments à vents pour la caractérisation du couplage entre acoustique et aérosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Deseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude analytique et expérimentale d’un traitement acoustique utilisant une ou plusieurs membranes élastiques pour l’atténuation des basses fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de champ acoustique dans un conduit avec écoulement par holographie numérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De la mesure de traitements acoustiques en présence d’écoulement : matériels, méthodes et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847836v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de Modes Acoustique en Conduite avec Écoulement pour le Banc de Mesures Aéroacoustiques MAINE Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation multimodale de matériaux absorbants soumis à un écoulement grâce à la plateforme expérimentale MAINE Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liner using articulated plates with micro-slits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo D’elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss compensation by flow in a corrugated resonant duct</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MAINE Flow facility for the measurement of liner properties in multimodal acoustic field with grazing flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.777-778, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0242⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.751-752, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229437v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of sound amplification by stable shear layers in a corrugated pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Belfroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.791-792, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAINE Flow facility for the measurement of liner properties in multimodal acoustic field with grazing flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Loss compensation by flow in a corrugated resonant duct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.751-752, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0408⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.777-778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229439v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Measurements of the Linear Sound-Flow Interaction above a Corrugated Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Emiliano d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-2716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct impedance eduction of liners from Laser Doppler Velocimetry measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Emiliano d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-2516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Matrix Pencil algorithm in direct impedance eduction of liners: some numerical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-2676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAINE Flow: Experimental facility for characterization of liners subjected to representative acoustical excitation and grazing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-2682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological model for predicting the effect of damping on wave turbulence spectra in vibrating plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Nonlinear Vibrations, Localization and Energy Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle phénoménologique pour la prédiction de spectres stationnaires et instationnaires de turbulence d'ondes de plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du non linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological model for predicting stationary and non-stationary spectra of wave turbulence in vibrating plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nonlinear Dynamics conference ENOC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4525,194 +4659,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave turbulence in vibrating plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ducceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christos H. Skiadas, Charilaos Skiadas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of applications of chaos theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapman and Hall/CRC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9781466590434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b20232-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4859,51 +4993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schiavini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.111219" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Meng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Versaevel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.111040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyue Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Golliard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119635" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Rashidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.118954" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837321v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sergeev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boulvert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Roland Fotsing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116687" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730025v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-017-0526-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01599684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haudin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aumaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/24001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01257109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.11.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341862v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.576" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Sergio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/30002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Deseille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Comte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847834v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo D&#8217;elia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0242" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Belfroid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0326" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0408" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Emiliano d'Elia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2716" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2516" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Delalande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2676" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337074v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2682" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Josserand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01325042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Applications-of-Chaos-Theory/Skiadas-Skiadas/p/book/9781466590434" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20232-21" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyue Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Golliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119635" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Bennett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats &#197;bom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.111292" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Meng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Versaevel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.111040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schiavini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.111219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Rashidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.118954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sergeev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boulvert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Roland Fotsing" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116687" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-017-0526-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aumaitre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/24001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01599684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341862v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.576" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01257109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.11.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Sergio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/30002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2048" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Deseille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Comte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo D&#8217;elia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0408" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Belfroid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0326" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229437v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0242" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Emiliano d'Elia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2716" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2516" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Delalande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2676" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2682" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Josserand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01325042v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Applications-of-Chaos-Theory/Skiadas-Skiadas/p/book/9781466590434" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20232-21" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>