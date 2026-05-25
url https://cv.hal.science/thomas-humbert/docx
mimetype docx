--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct impedance eduction of acoustic liners in multimodal ducts with shear flows</w:t>
+                <w:t xml:space="preserve">Broadband sound transmission loss of multi-chamber micro-perforated panel absorbers in grazing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyue Yang</w:t>
+                <w:t xml:space="preserve">Jiayu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gareth Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Gabard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Åbom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119635⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169, pp.111292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2025.111292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454484v1</w:t>
+                <w:t xml:space="preserve">hal-05587389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband sound transmission loss of multi-chamber micro-perforated panel absorbers in grazing flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct impedance eduction of acoustic liners in multimodal ducts with shear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Bennett</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jinyue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Aurégan</w:t>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mats Åbom</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwénaël Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 169, pp.111292. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 626, pp.119635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2025.111292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587389v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact segmented meta-liners for enhanced acoustic absorption with grazing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -530,64 +530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 245, pp.111219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -634,64 +634,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D multimodal inverse method for liner impedance eduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Rashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 605, pp.118954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -738,77 +738,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corona discharge actuator as an active sound absorber under normal and oblique incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Sergeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lissek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -855,51 +855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect, broadband, and sub-wavelength absorption with asymmetric absorbers: Realization for duct acoustics with 3D printed porous resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boulvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,77 +976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of plane wave propagation in a corrugated pipe: Linear regime of acoustic-flow interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 472, pp.115158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Cazaubiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (5), pp.054801. </w:t>
@@ -1240,51 +1240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1331,51 +1331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-wave Doppler velocimetry in a liquid metal: Inferring the bifurcations of the subsurface flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,51 +1487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.56 - 63. </w:t>
@@ -1569,51 +1569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-induced vortex recoil and nonlinear refraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aumaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 805, </w:t>
@@ -1807,51 +1807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological model for predicting stationary and non-stationary spectra of wave turbulence in vibrating plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave turbulence in vibrating plates: The effect of damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,90 +2090,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition modale en présence d’écoulement cisaillé dans un conduit rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2211,51 +2211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle Actif d’un Bruit Tonal Multimodal Propagé en Ecoulement avec des Sources Harmoniques Acoustiques Pneumatiques (HAPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schiavini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,51 +2319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduction d'impédance de liners acoustiques par réseau de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2395,351 +2395,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of passive acoustic liner with targeted absorption spectrum and compact volume in one-dimensional transmission problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mesure d’Impédance dans un Conduit Multimodal en Présence d’Ecoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Rashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365750v1</w:t>
+                <w:t xml:space="preserve">hal-05365346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure d’Impédance dans un Conduit Multimodal en Présence d’Ecoulement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design of passive acoustic liner with targeted absorption spectrum and compact volume in one-dimensional transmission problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joachim Golliard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365346v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse and direct impedance eduction of liners in the MAINE Flow facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Rashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyue Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes (France), France. pp.228-236, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2767,506 +2767,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de champ acoustique dans un conduit avec écoulement par holographie numérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la mesure de traitements acoustiques en présence d’écoulement : matériels, méthodes et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847836v1</w:t>
+                <w:t xml:space="preserve">hal-03847780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude mixte numérique et expérimentale des trajectoires de fluides en sortie d’instruments à vents pour la caractérisation du couplage entre acoustique et aérosols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mesures de champ acoustique dans un conduit avec écoulement par holographie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torea Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847832v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude analytique et expérimentale d’un traitement acoustique utilisant une ou plusieurs membranes élastiques pour l’atténuation des basses fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mesure de traitements acoustiques en présence d’écoulement : matériels, méthodes et résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude mixte numérique et expérimentale des trajectoires de fluides en sortie d’instruments à vents pour la caractérisation du couplage entre acoustique et aérosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Deseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847780v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de Modes Acoustique en Conduite avec Écoulement pour le Banc de Mesures Aéroacoustiques MAINE Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3291,103 +3291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation multimodale de matériaux absorbants soumis à un écoulement grâce à la plateforme expérimentale MAINE Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
@@ -3416,77 +3416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liner using articulated plates with micro-slits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo D’elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3511,103 +3511,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAINE Flow facility for the measurement of liner properties in multimodal acoustic field with grazing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.751-752, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3635,291 +3635,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of sound amplification by stable shear layers in a corrugated pipe</w:t>
+                <w:t xml:space="preserve">Loss compensation by flow in a corrugated resonant duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Golliard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.791-792, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0326⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.777-778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229438v1</w:t>
+                <w:t xml:space="preserve">hal-03229437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss compensation by flow in a corrugated resonant duct</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence of sound amplification by stable shear layers in a corrugated pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Belfroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.777-778, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.791-792, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229437v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Measurements of the Linear Sound-Flow Interaction above a Corrugated Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Emiliano d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Aurégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Golliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3947,343 +3947,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct impedance eduction of liners from Laser Doppler Velocimetry measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance of the Matrix Pencil algorithm in direct impedance eduction of liners: some numerical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2019-2516⟩</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337049v1</w:t>
+                <w:t xml:space="preserve">hal-02337054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Matrix Pencil algorithm in direct impedance eduction of liners: some numerical experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Direct impedance eduction of liners from Laser Doppler Velocimetry measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Emiliano d'Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2019-2676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-2516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337054v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAINE Flow: Experimental facility for characterization of liners subjected to representative acoustical excitation and grazing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Golliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Golliard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Aurégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4317,51 +4317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological model for predicting the effect of damping on wave turbulence spectra in vibrating plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4425,51 +4425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle phénoménologique pour la prédiction de spectres stationnaires et instationnaires de turbulence d'ondes de plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4533,51 +4533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological model for predicting stationary and non-stationary spectra of wave turbulence in vibrating plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4699,51 +4699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Ducceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4993,51 +4993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyue Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Golliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119635" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Bennett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats &#197;bom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.111292" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Meng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Versaevel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.111040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schiavini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.111219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Rashidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.118954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sergeev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boulvert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Roland Fotsing" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116687" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-017-0526-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aumaitre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/24001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01599684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341862v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.576" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01257109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.11.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Sergio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/30002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2048" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Deseille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Comte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo D&#8217;elia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0408" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Belfroid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0326" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229437v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0242" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Emiliano d'Elia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2716" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2516" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Delalande" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2676" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2682" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Josserand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01325042v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Applications-of-Chaos-Theory/Skiadas-Skiadas/p/book/9781466590434" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20232-21" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Bennett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Aur&#233;gan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats &#197;bom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2025.111292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyue Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Golliard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119635" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Meng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Versaevel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.111040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schiavini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Micheau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.111219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Rashidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.118954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sergeev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lissek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boulvert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Roland Fotsing" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116687" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-017-0526-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01687267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aumaitre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/119/24001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01599684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.094701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341862v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.576" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01257109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.11.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Sergio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/30002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaborit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2048" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torea Blanchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Comte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Deseille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo D&#8217;elia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0408" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0242" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Belfroid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0326" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Emiliano d'Elia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2716" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337054v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Delalande" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2676" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337049v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2516" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2682" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Josserand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134668v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01325042v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Applications-of-Chaos-Theory/Skiadas-Skiadas/p/book/9781466590434" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20232-21" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>