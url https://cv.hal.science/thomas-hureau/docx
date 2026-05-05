--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -234,364 +234,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Eccentric versus Concentric Cycling Exercise on Neuromuscular Fatigue and Muscle Damage in Breast Cancer Patients</w:t>
+                <w:t xml:space="preserve">A single chemotherapy administration induces muscle atrophy, mitochondrial alterations and apoptosis in breast cancer patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joris Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elyse Hucteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Barbi</w:t>
+                <w:t xml:space="preserve">Laura Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Venturelli</w:t>
+                <w:t xml:space="preserve">Fabien Moinard-Butot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Schott</w:t>
+                <w:t xml:space="preserve">Emma Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56 (11), pp.2103-2116. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742558v1</w:t>
+                <w:t xml:space="preserve">hal-04543121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single chemotherapy administration induces muscle atrophy, mitochondrial alterations and apoptosis in breast cancer patients.</w:t>
+                <w:t xml:space="preserve">Impact of Eccentric versus Concentric Cycling Exercise on Neuromuscular Fatigue and Muscle Damage in Breast Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elyse Hucteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joris Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bender</w:t>
+                <w:t xml:space="preserve">Chiara Barbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Moinard-Butot</w:t>
+                <w:t xml:space="preserve">Massimo Venturelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Rochelle</w:t>
+                <w:t xml:space="preserve">Roland Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (11), pp.2103-2116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543121v1</w:t>
+                <w:t xml:space="preserve">hal-04742558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exacerbated central fatigue and reduced exercise capacity in early-stage breast cancer patients treated with chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyse Hucteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyse Hucteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joris Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pflumio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -642,77 +642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early skeletal muscle deconditioning and reduced exercise capacity during (neo)adjuvant chemotherapy in patients with breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Mallard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elyse Hucteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trensz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1085,51 +1085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Baize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux-Scoffier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Massamba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reneaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2025.2494683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Hucteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mallard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Venturelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schott" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003506" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bender" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moinard-Butot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13414" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pivot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pflumio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05177-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trensz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.34533" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Baize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;riaux-Scoffier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Massamba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reneaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07853890.2025.2494683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Hucteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bender" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moinard-Butot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Venturelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003506" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pivot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pflumio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05177-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020460v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trensz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.34533" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>