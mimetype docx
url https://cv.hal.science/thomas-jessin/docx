--- v0 (2026-03-06)
+++ v1 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> THOMAS JESSIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur Webdesigner</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jessin est webdesigner au LOV (CNRS/Université de Sorbonne) depuis 2013. Après avoir obtenu un D.E.S.S. (Master2) « Image, Multimédia, et Sciences Territoriales » en 1997, il a travaillé dans plusieurs entreprises en tant que développeur multimédia et cartographe numérique, en tant que salarié et indépendant.Passionné par l'Océan, il se rapproche de l'Institut de la mer de Villefranche (IMEV) en 2011.Depuis, il conçoit, développe et maintient des sites internet pour des laboratoires et des projets scientifiques : LOV, IMEV, BGC-Argo, REFINE, TONGA, remOcean, pH Biogeochemical-Argo, SOCLIM,... .Mais aussi des sites web pour l'Ocean Litteracy : adopt a float, Culture Ocean, Ocean Stories, mon océan & moi, 66° Sentinelles de l’Océan Polaire.Il produit des contenus numériques (vidéos, photos, sons, cartes) et des documents imprimés (identité graphique, affiches, logos, dépliants, flyers, livrets) pour la sensibilisation et la communication scientifique. Il intervient également en tant que consultant dans des ateliers de graphisme pour les étudiants et les scientifiques, et il est très impliqué dans la commission informatique de l'IMEV en tant qu'expert en technologies web.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFINE - a scientific project committed to raising awareness on ocean sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN – 5th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float - an international educational program to discover the Ocean &amp; marine sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN – 5th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biogeochemical Argo Science and Technology in Dissemination and Outreach – Selected Activities with a Focus on the Southern Ocean and Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an early career network through outreach projects: The &amp;quot;mon océan & moi&amp;quot; example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, New Orleans, Louisiana, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding as a powerful tool to communicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOcean - 2nd International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile digital video globes: A new way to outreach oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEM-GEP Phase 1 - Étude de scénarios de gestion de crise sismique. Définition de l’aléa, de la vulnérabilité et des enjeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Méneroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CETE Méditerranée. 2000, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId34"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> THOMAS JESSIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur Webdesigner</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Jessin est webdesigner au LOV (CNRS/Université de Sorbonne) depuis 2013. Après avoir obtenu un D.E.S.S. (Master2) « Image, Multimédia, et Sciences Territoriales » en 1997, il a travaillé dans plusieurs entreprises en tant que développeur multimédia et cartographe numérique, en tant que salarié et indépendant.Passionné par l'Océan, il se rapproche de l'Institut de la mer de Villefranche (IMEV) en 2011.Depuis, il conçoit, développe et maintient des sites internet pour des laboratoires et des projets scientifiques : LOV, IMEV, BGC-Argo, REFINE, TONGA, remOcean, pH Biogeochemical-Argo, SOCLIM,... .Mais aussi des sites web pour l'Ocean Litteracy : adopt a float, Culture Ocean, Ocean Stories, mon océan & moi, 66° Sentinelles de l’Océan Polaire.Il produit des contenus numériques (vidéos, photos, sons, cartes) et des documents imprimés (identité graphique, affiches, logos, dépliants, flyers, livrets) pour la sensibilisation et la communication scientifique. Il intervient également en tant que consultant dans des ateliers de graphisme pour les étudiants et les scientifiques, et il est très impliqué dans la commission informatique de l'IMEV en tant qu'expert en technologies web.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFINE - a scientific project committed to raising awareness on ocean sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN – 5th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt a float - an international educational program to discover the Ocean &amp; marine sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOCEAN – 5th International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biogeochemical Argo Science and Technology in Dissemination and Outreach – Selected Activities with a Focus on the Southern Ocean and Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Penkerc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding as a powerful tool to communicate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CommOcean - 2nd International Marine Science Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an early career network through outreach projects: The &amp;quot;mon océan & moi&amp;quot; example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orens Pasqueron De Fommervault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, New Orleans, Louisiana, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile digital video globes: A new way to outreach oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scheurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEM-GEP Phase 1 - Étude de scénarios de gestion de crise sismique. Définition de l’aléa, de la vulnérabilité et des enjeux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Méneroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CETE Méditerranée. 2000, pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId34"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970370v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boniface" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audax" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scheurle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;neroud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970370v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boniface" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Scheurle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jessin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audax" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971519v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferraris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron De Fommervault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scheurle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#233;neroud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>