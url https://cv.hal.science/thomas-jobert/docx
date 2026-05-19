--- v0 (2026-04-02)
+++ v1 (2026-05-19)
@@ -722,191 +722,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01060968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques constats sur les prévisions conjoncturelles de la croissance française</w:t>
+                <w:t xml:space="preserve">Que nous apprennent les enquêtes de conjoncture dans l'industrie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Persyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (122), pp.833-849</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 138, pp.39-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00853548v1</w:t>
+                <w:t xml:space="preserve">halshs-00721602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprennent les enquêtes de conjoncture dans l'industrie ?</w:t>
+                <w:t xml:space="preserve">Quelques constats sur les prévisions conjoncturelles de la croissance française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Persyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 138, pp.39-64</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (122), pp.833-849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00721602v1</w:t>
+                <w:t xml:space="preserve">halshs-00853548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et déformation de la courbe de Kuznets environnementale pour les émissions de CO2</w:t>
               </w:r>
@@ -1995,177 +1995,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01064706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une photographie du corps des professeurs des universités de sciences économiques en 2011</w:t>
+                <w:t xml:space="preserve">On the structure and form of the GDP-nuclear nexus. New perspectives and new findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jobert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Karanfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tykhonenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728157v1</w:t>
+                <w:t xml:space="preserve">halshs-00749757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the structure and form of the GDP-nuclear nexus. New perspectives and new findings</w:t>
+                <w:t xml:space="preserve">Une photographie du corps des professeurs des universités de sciences économiques en 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jobert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00749757v1</w:t>
+                <w:t xml:space="preserve">hal-00728157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Kuznets Curve for carbon dioxide emissions: lack of robustness to heterogeneity?</w:t>
               </w:r>
@@ -2483,51 +2483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Karanfil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tykhonenko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Monahov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.875111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Persyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.037.0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2010.03.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2QJZ98S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Zeynelo&#287;lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.105.0063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721601v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Timbeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721675v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Karanfil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tykhonenko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Monahov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2013.875111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01060968v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Persyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853548v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.037.0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2010.03.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2QJZ98S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Zeynelo&#287;lu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecoi.105.0063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721601v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Timbeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721671v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721675v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>