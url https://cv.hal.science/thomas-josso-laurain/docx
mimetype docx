--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -3075,261 +3075,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-fuel ratio fuzzy controller handling delay: Comparison with a PI/Smith</w:t>
+                <w:t xml:space="preserve">Transforming variable transport delays into fixed ones: An application to a conveyor belt problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Lendek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cluj-Napoca, Romania. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.3969-3974, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AQTR.2018.8402751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8431427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675855v1</w:t>
+                <w:t xml:space="preserve">hal-03675898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming variable transport delays into fixed ones: An application to a conveyor belt problem</w:t>
+                <w:t xml:space="preserve">Air-fuel ratio fuzzy controller handling delay: Comparison with a PI/Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.3969-3974, </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cluj-Napoca, Romania. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC.2018.8431427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AQTR.2018.8402751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675898v1</w:t>
+                <w:t xml:space="preserve">hal-03675855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new air-fuel ratio model fixing the transport delay: Validation and control</w:t>
               </w:r>
@@ -3426,226 +3426,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de commande basée sur une estimation pour approximer un contrôleur flou basé sur un modèle Takagi-Sugeno</w:t>
+                <w:t xml:space="preserve">Replica of an Advanced Takagi-Sugeno discrete observer without matrix inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2206-2211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420160v1</w:t>
+                <w:t xml:space="preserve">hal-03669927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replica of an Advanced Takagi-Sugeno discrete observer without matrix inversion</w:t>
+                <w:t xml:space="preserve">Loi de commande basée sur une estimation pour approximer un contrôleur flou basé sur un modèle Takagi-Sugeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03669927v1</w:t>
+                <w:t xml:space="preserve">hal-03420160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterpart of Advanced TS discrete controller without matrix inversion</w:t>
               </w:r>
@@ -4838,51 +4838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05441715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Sebbata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bolli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Assaad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dieterlen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.9.095103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Estrada Manzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-019-10095-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laghmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lauffenburger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Martinez Palhares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.252" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2647992" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.05.063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488706v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengesha Mamo Wogari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baltenweck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2006.14668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Giurgi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompAuto55930.2022.00012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivmsp54334.2022.9816237" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588954" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION43075.2019.9011417" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304687" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431427" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03415142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062734" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737967" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2016.7501326" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.089" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334122" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005570803020309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337952" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01745651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017VALE0033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05441715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Sebbata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bolli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Assaad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dieterlen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.9.095103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Estrada Manzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-019-10095-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laghmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lauffenburger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Martinez Palhares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.252" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2647992" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.05.063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488706v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengesha Mamo Wogari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baltenweck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2006.14668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Giurgi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompAuto55930.2022.00012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivmsp54334.2022.9816237" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588954" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION43075.2019.9011417" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304687" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431427" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402751" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03415142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062734" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737967" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2016.7501326" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.089" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334122" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005570803020309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337952" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01745651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017VALE0033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>