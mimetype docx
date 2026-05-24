--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -127,360 +127,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict Management in a Distance to Prototype-Based Evidential Neural Network</w:t>
+                <w:t xml:space="preserve">Un défi transfrontalier de robotique mobile : préparation, organisation et retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dănuţ-Vasile Giurgi</w:t>
+                <w:t xml:space="preserve">Wafae Sebbata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
+                <w:t xml:space="preserve">Benoît Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Devanne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijar.2025.109508⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20250047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114051v1</w:t>
+                <w:t xml:space="preserve">hal-05441715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un défi transfrontalier de robotique mobile : préparation, organisation et retour d'expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conflict Management in a Distance to Prototype-Based Evidential Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dănuţ-Vasile Giurgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafae Sebbata</w:t>
+                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, </w:t>
+              <w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.109508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20250047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijar.2025.109508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441715v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Based on Belief Interval for Multi-class Obstacle Perception of Self-driving Cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and Applications of DSmT for Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.897-906</w:t>
@@ -522,51 +522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les réseaux en EEA : approche par ludification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1485,90 +1485,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un défi transfrontalier de robotique mobile : préparation, organisation et retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae Sebbata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1632,64 +1632,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1714,90 +1714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Deep Learning For Sensor Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengesha Mamo Wogari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1844,103 +1844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict Management in a Distance to Prototype-Based Evidential Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dănuţ-Vasile Giurgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Belief Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Belfast, United Kingdom. pp.87-97, </w:t>
@@ -1972,364 +1972,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'algorithmes d'intelligence artificielle pour du mapping vidéo sur une scène de théâtre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception multimodale de l'environnement basée sur l'apprentissage profond évidentiel pour les véhicules intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Giurgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drôles d'objets 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701379v1</w:t>
+                <w:t xml:space="preserve">hal-04219566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception multimodale de l'environnement basée sur l'apprentissage profond évidentiel pour les véhicules intelligents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'algorithmes d'intelligence artificielle pour du mapping vidéo sur une scène de théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vonna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drôles d'objets 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2006.14668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219566v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Based Architecture Reduction on Camera-Lidar Fusion for Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihreteab Negash Geletu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengesha Mamo Wogari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 2nd International Conference on Computers and Automation (CompAuto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Aug 2022, Paris, France. pp.25-31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2389,64 +2389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danut-Vasile Giurgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 14th Image, Video, and Multidimensional Signal Processing Workshop (IVMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nafplio, Greece. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2623,51 +2623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les réseaux en EEA : approche par ludification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2744,51 +2744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Josso-Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Conference on Information Fusion (FUSION) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Ottawa, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3008,51 +3008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ledy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
@@ -3426,131 +3426,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replica of an Advanced Takagi-Sugeno discrete observer without matrix inversion</w:t>
+                <w:t xml:space="preserve">Advanced model based air path management using a discrete-angular controller in idle-speed context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2206-2211, </w:t>
+              <w:t xml:space="preserve">IFAC AAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Norkköping, Sweden. pp.611-618, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669927v1</w:t>
+                <w:t xml:space="preserve">hal-03407068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de commande basée sur une estimation pour approximer un contrôleur flou basé sur un modèle Takagi-Sugeno</w:t>
               </w:r>
@@ -3625,962 +3625,962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterpart of Advanced TS discrete controller without matrix inversion</w:t>
+                <w:t xml:space="preserve">Replica of an Advanced Takagi-Sugeno discrete observer without matrix inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences ICONS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.182-187, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2206-2211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406949v1</w:t>
+                <w:t xml:space="preserve">hal-03669927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation-based control law for appproximating Takagi-Sugeno-based controller</w:t>
+                <w:t xml:space="preserve">Counterpart of Advanced TS discrete controller without matrix inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6, </w:t>
+              <w:t xml:space="preserve">4th IFAC Conference on Intelligent Control and Automation Sciences ICONS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.182-187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AQTR.2016.7501326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411477v1</w:t>
+                <w:t xml:space="preserve">hal-03406949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced model based air path management using a discrete-angular controller in idle-speed context</w:t>
+                <w:t xml:space="preserve">Estimation-based control law for appproximating Takagi-Sugeno-based controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC AAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Norkköping, Sweden. pp.611-618, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cluj-Napoca, Romania. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.08.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AQTR.2016.7501326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407068v1</w:t>
+                <w:t xml:space="preserve">hal-03411477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design to control individual cylinder spark advance for idle speed management of a SI engine</w:t>
+                <w:t xml:space="preserve">Design of an On-board 3D Weather Situation Awareness System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Andre Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Stephane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416301v1</w:t>
+                <w:t xml:space="preserve">hal-02956576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation des déséquilibres entre les cylindres d'un moteur à allumage commandé</w:t>
+                <w:t xml:space="preserve">Observer design to control individual cylinder spark advance for idle speed management of a SI engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 10th Conference on Industrial Electronics and Applications (ICIEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Auckland, New Zealand. pp.262-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIEA.2015.7334122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419500v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Takagi-Sugeno Observers for Individual Cylinder Spark Imbalance in Idle Speed Control Context</w:t>
+                <w:t xml:space="preserve">Observation des déséquilibres entre les cylindres d'un moteur à allumage commandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659691v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-quadratic approach for control design of constrained Takagi-Sugeno fuzzy systems subject to persistent disturbances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic Takagi-Sugeno Observers for Individual Cylinder Spark Imbalance in Idle Speed Control Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. pp.1-6, </w:t>
+              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.302-309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005570803020309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414160v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Takagi-Sugeno observers for individual cylinder spark model default in idle speed control context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-quadratic approach for control design of constrained Takagi-Sugeno fuzzy systems subject to persistent disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Sentouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Popieul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics - ICINCO 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414276v1</w:t>
+                <w:t xml:space="preserve">hal-03414160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an On-board 3D Weather Situation Awareness System</w:t>
+                <w:t xml:space="preserve">Periodic Takagi-Sugeno observers for individual cylinder spark model default in idle speed control context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucas Stephane</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinaldo Martinez Palhares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Triennial Congress of the International Ergonomics Association (IEA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Ergonomics Association, Aug 2015, Melbourne, Australia. pp.9-14</w:t>
+              <w:t xml:space="preserve">12th International Conference on Informatics in Control, Automation and Robotics - ICINCO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956576v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4838,51 +4838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05441715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Sebbata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bolli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Assaad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dieterlen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.9.095103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Estrada Manzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-019-10095-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laghmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lauffenburger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Martinez Palhares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.252" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2647992" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.05.063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488706v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengesha Mamo Wogari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baltenweck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2006.14668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Giurgi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompAuto55930.2022.00012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivmsp54334.2022.9816237" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588954" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION43075.2019.9011417" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304687" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431427" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402751" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03415142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062734" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737967" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.110" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2016.7501326" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.089" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334122" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005570803020309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337952" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01745651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017VALE0033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05441715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Sebbata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vigne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Josso-Laurain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihreteab Negash Geletu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2025.109508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05365831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danut-Vasile Giurgi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bolli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ledy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fondement" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bindel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Drouhin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20220001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Al Assaad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dieterlen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.9.095103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Estrada Manzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-019-10095-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laghmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lauffenburger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.11.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Martinez Palhares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.252" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03428201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2017.2647992" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Sentouh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.05.063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vigne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488706v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengesha Mamo Wogari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706424" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67977-3_10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Giurgi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baltenweck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2006.14668" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CompAuto55930.2022.00012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ivmsp54334.2022.9816237" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazeille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588954" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Laghmara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION43075.2019.9011417" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rebert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV47402.2020.9304687" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431427" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03675855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2018.8402751" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03415142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062734" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407068v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.08.089" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03669927v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737967" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411477v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR.2016.7501326" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stephane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03416301v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2015.7334122" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659691v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005570803020309" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Popieul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337952" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03414276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01745651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017VALE0033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>