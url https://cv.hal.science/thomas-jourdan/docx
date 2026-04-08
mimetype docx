--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -345,295 +345,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster dynamics simulations using stochastic algorithms with logarithmic complexity in number of reactions</w:t>
+                <w:t xml:space="preserve">Overview of kinetic Monte Carlo methods used to simulate microstructural evolution of materials under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Adjanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rohit Vasav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Badahmane</w:t>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Creuze</w:t>
+                <w:t xml:space="preserve">N. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 541, pp.114318. </w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2025064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431390v1</w:t>
+                <w:t xml:space="preserve">cea-05449450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of kinetic Monte Carlo methods used to simulate microstructural evolution of materials under irradiation</w:t>
+                <w:t xml:space="preserve">Cluster dynamics simulations using stochastic algorithms with logarithmic complexity in number of reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rohit Vasav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Adjanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Domain</w:t>
+                <w:t xml:space="preserve">Achraf Badahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mousseau</w:t>
+                <w:t xml:space="preserve">Jérôme Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.64. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 541, pp.114318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2025064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05449450v1</w:t>
+                <w:t xml:space="preserve">hal-05431390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of dislocation loop preferential nucleation in irradiated aluminum under stress</w:t>
               </w:r>
@@ -766,51 +766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variable-gap model for helium bubbles in nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Fokt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adjanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -851,356 +851,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03507803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing local equilibrium of point defects near sinks in object kinetic Monte Carlo simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free surface impact on radiation damage in pure nickel by in-situ self-ion irradiation: can it be avoided?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/abe0a9⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.116874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03167731v1</w:t>
+                <w:t xml:space="preserve">cea-03212396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative relevance of mobility and driving force on edge dislocation climb by the vacancy mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alankar Alankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 193, pp.110378. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.110378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03223086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free surface impact on radiation damage in pure nickel by in-situ self-ion irradiation: can it be avoided?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enforcing local equilibrium of point defects near sinks in object kinetic Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 212, pp.116874. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.035007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/abe0a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03212396v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03167731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sink strength dispersion on cluster size distributions simulated by cluster dynamics</w:t>
               </w:r>
@@ -1905,51 +1905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adjanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2340,196 +2340,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Molecular Dynamics for Cascades (CMDC): A new tool for cascade simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of dislocation and dislocation loop biases on microstructures simulated by rate equation cluster dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 352, pp.9-13. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 467, pp.286-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03190089v1</w:t>
+                <w:t xml:space="preserve">cea-02386033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dislocation and dislocation loop biases on microstructures simulated by rate equation cluster dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell Molecular Dynamics for Cascades (CMDC): A new tool for cascade simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 467, pp.286-301. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 352, pp.9-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.09.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02386033v1</w:t>
+                <w:t xml:space="preserve">cea-03190089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting vacancy-mediated diffusion of interstitial solutes in α -Fe</w:t>
               </w:r>
@@ -3461,51 +3461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75CA89F7"/>
+    <w:nsid w:val="7FBBC3D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3692,51 +3692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-jourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6135-9701" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133267407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruffini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Vasav" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adjanor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Badahmane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Creuze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114318" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05449450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03507803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Fokt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110921" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03167731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03223086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Alankar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Caro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110378" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03212396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#233;camps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116874" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02495660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Athenes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Unn-Toc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.013604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ath&#232;nes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NKQZ26B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01302986v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Le Prioux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.07.046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barouh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sch&#252;ler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lan&#231;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266825" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9005-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28J81LDG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065942v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Campbell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Griffiths" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128035818116455" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.11645-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01930426v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-jourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6135-9701" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133267407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruffini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05449450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adjanor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Vasav" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Badahmane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Creuze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03507803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Fokt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110921" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03212396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Ma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#233;camps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116874" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03223086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Alankar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Caro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110378" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03167731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02495660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Athenes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Unn-Toc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.013604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ath&#232;nes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NKQZ26B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01302986v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Le Prioux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.07.046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barouh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sch&#252;ler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lan&#231;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266825" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9005-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28J81LDG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065942v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Campbell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Griffiths" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128035818116455" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.11645-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01930426v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>