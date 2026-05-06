--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -345,295 +345,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of kinetic Monte Carlo methods used to simulate microstructural evolution of materials under irradiation</w:t>
+                <w:t xml:space="preserve">Cluster dynamics simulations using stochastic algorithms with logarithmic complexity in number of reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rohit Vasav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Adjanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Domain</w:t>
+                <w:t xml:space="preserve">Achraf Badahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mousseau</w:t>
+                <w:t xml:space="preserve">Jérôme Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.64. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 541, pp.114318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2025064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05449450v1</w:t>
+                <w:t xml:space="preserve">hal-05431390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster dynamics simulations using stochastic algorithms with logarithmic complexity in number of reactions</w:t>
+                <w:t xml:space="preserve">Overview of kinetic Monte Carlo methods used to simulate microstructural evolution of materials under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Adjanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rohit Vasav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Badahmane</w:t>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Creuze</w:t>
+                <w:t xml:space="preserve">N. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 541, pp.114318. </w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2025064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431390v1</w:t>
+                <w:t xml:space="preserve">cea-05449450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of dislocation loop preferential nucleation in irradiated aluminum under stress</w:t>
               </w:r>
@@ -766,51 +766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variable-gap model for helium bubbles in nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Fokt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adjanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -851,356 +851,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03507803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free surface impact on radiation damage in pure nickel by in-situ self-ion irradiation: can it be avoided?</w:t>
+                <w:t xml:space="preserve">Relative relevance of mobility and driving force on edge dislocation climb by the vacancy mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kan Ma</w:t>
+                <w:t xml:space="preserve">Enrique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Décamps</w:t>
+                <w:t xml:space="preserve">Alankar Alankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Fraczkiewicz</w:t>
+                <w:t xml:space="preserve">Alfredo Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116874⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, pp.110378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.110378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03212396v1</w:t>
+                <w:t xml:space="preserve">cea-03223086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative relevance of mobility and driving force on edge dislocation climb by the vacancy mechanism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enforcing local equilibrium of point defects near sinks in object kinetic Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.110378⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.035007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/abe0a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03223086v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03167731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing local equilibrium of point defects near sinks in object kinetic Monte Carlo simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free surface impact on radiation damage in pure nickel by in-situ self-ion irradiation: can it be avoided?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Fraczkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, pp.035007. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.116874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/abe0a9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03167731v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03212396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sink strength dispersion on cluster size distributions simulated by cluster dynamics</w:t>
               </w:r>
@@ -1427,265 +1427,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium–vacancy interactions in vanadium and tantalum</w:t>
+                <w:t xml:space="preserve">Lattice strain in irradiated materials unveils a prevalent defect evolution mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Unn-Toc</w:t>
+                <w:t xml:space="preserve">Aurélien Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai-Cosmin Marinica</w:t>
+                <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2017.12.011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.013604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.013604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02428738v1</w:t>
+                <w:t xml:space="preserve">hal-02193081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice strain in irradiated materials unveils a prevalent defect evolution mechanism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helium–vacancy interactions in vanadium and tantalum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Wesley Unn-Toc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chartier</w:t>
+                <w:t xml:space="preserve">Mihai-Cosmin Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (1), pp.013604. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.197-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.013604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193081v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02428738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the transfer of cascades from primary damage codes to rate equation cluster dynamics and its relation to experiments</w:t>
               </w:r>
@@ -1905,51 +1905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adjanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1990,546 +1990,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-accelerated precipitation in Fe–Cr alloys</w:t>
+                <w:t xml:space="preserve">Empirical potential simulations of interstitial dislocation loops in uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Soisson</w:t>
+                <w:t xml:space="preserve">Arno Le Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maugis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 479, pp.576-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02382838v1</w:t>
+                <w:t xml:space="preserve">hal-01435100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate scheme to solve cluster dynamics equations using a Fokker-Planck approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation-accelerated precipitation in Fe–Cr alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.870-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01302986v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02382838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical potential simulations of interstitial dislocation loops in uranium dioxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Fossati</w:t>
+                <w:t xml:space="preserve">An accurate scheme to solve cluster dynamics equations using a Fokker-Planck approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jourdan</w:t>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maugis</w:t>
+                <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 479, pp.576-584. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207, pp.170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.07.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435100v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01302986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dislocation and dislocation loop biases on microstructures simulated by rate equation cluster dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell Molecular Dynamics for Cascades (CMDC): A new tool for cascade simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Crocombette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 467, pp.286-301. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 352, pp.9-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.09.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02386033v1</w:t>
+                <w:t xml:space="preserve">cea-03190089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Molecular Dynamics for Cascades (CMDC): A new tool for cascade simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of dislocation and dislocation loop biases on microstructures simulated by rate equation cluster dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 352, pp.9-13. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 467, pp.286-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03190089v1</w:t>
+                <w:t xml:space="preserve">cea-02386033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting vacancy-mediated diffusion of interstitial solutes in α -Fe</w:t>
               </w:r>
@@ -3461,51 +3461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FBBC3D3"/>
+    <w:nsid w:val="BC3C85F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3692,51 +3692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-jourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6135-9701" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133267407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruffini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05449450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adjanor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Vasav" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Badahmane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Creuze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03507803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Fokt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110921" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03212396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Ma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#233;camps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116874" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03223086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Alankar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Caro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110378" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03167731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02495660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Athenes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Unn-Toc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.013604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ath&#232;nes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NKQZ26B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01302986v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Le Prioux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.07.046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barouh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sch&#252;ler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lan&#231;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266825" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9005-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28J81LDG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065942v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Campbell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Griffiths" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128035818116455" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.11645-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01930426v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-jourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6135-9701" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133267407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruffini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Vasav" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adjanor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Badahmane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Creuze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114318" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05449450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03507803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Fokt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110921" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03223086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Alankar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Caro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110378" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03167731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03212396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#233;camps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116874" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02495660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Athenes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.013604" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Unn-Toc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ath&#232;nes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Le Prioux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.07.046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NKQZ26B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01302986v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barouh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sch&#252;ler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lan&#231;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266825" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9005-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28J81LDG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065942v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Campbell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Griffiths" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128035818116455" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.11645-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01930426v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>