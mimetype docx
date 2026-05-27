--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.395833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thomas Jourdan </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -140,51 +140,58 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2016: Habilitation à diriger les recherches (HDR)Depuis Nov. 2018: Ingénieur-chercheur au S2CM/SRMP, CEA Saclay, France2005-2008: Thèse au L_Sim, CEA Grenoble, France, sous la direction de F. Lançon et A. Marty2005: Ecole Centrale Paris (ECP)2005: Master recherche en Science des Matériaux et Nano-objets (ECP, en collaboration avec l'université Paris VI)</w:t>
+        <w:t xml:space="preserve">2016: Habilitation à diriger les recherches (HDR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depuis Nov. 2008: Ingénieur-chercheur au S2CM/SRMP, CEA Saclay, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -345,295 +352,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster dynamics simulations using stochastic algorithms with logarithmic complexity in number of reactions</w:t>
+                <w:t xml:space="preserve">Overview of kinetic Monte Carlo methods used to simulate microstructural evolution of materials under irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Adjanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rohit Vasav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Badahmane</w:t>
+                <w:t xml:space="preserve">Christophe Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Creuze</w:t>
+                <w:t xml:space="preserve">N. Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 541, pp.114318. </w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2025064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431390v1</w:t>
+                <w:t xml:space="preserve">cea-05449450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of kinetic Monte Carlo methods used to simulate microstructural evolution of materials under irradiation</w:t>
+                <w:t xml:space="preserve">Cluster dynamics simulations using stochastic algorithms with logarithmic complexity in number of reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rohit Vasav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Adjanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Domain</w:t>
+                <w:t xml:space="preserve">Achraf Badahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mousseau</w:t>
+                <w:t xml:space="preserve">Jérôme Creuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.64. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 541, pp.114318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2025064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05449450v1</w:t>
+                <w:t xml:space="preserve">hal-05431390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of dislocation loop preferential nucleation in irradiated aluminum under stress</w:t>
               </w:r>
@@ -766,51 +773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variable-gap model for helium bubbles in nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Fokt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adjanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1905,51 +1912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adjanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1990,377 +1997,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical potential simulations of interstitial dislocation loops in uranium dioxide</w:t>
+                <w:t xml:space="preserve">Radiation-accelerated precipitation in Fe–Cr alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arno Le Prioux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Maillard</w:t>
+                <w:t xml:space="preserve">Frédéric Soisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maugis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.07.046⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.870-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435100v1</w:t>
+                <w:t xml:space="preserve">cea-02382838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-accelerated precipitation in Fe–Cr alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An accurate scheme to solve cluster dynamics equations using a Fokker-Planck approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207, pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02382838v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01302986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate scheme to solve cluster dynamics equations using a Fokker-Planck approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical potential simulations of interstitial dislocation loops in uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Le Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Monasse</w:t>
+                <w:t xml:space="preserve">Philippe Maugis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 207, pp.170. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 479, pp.576-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2016.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01302986v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Molecular Dynamics for Cascades (CMDC): A new tool for cascade simulation</w:t>
               </w:r>
@@ -3461,51 +3468,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC3C85F2"/>
+    <w:nsid w:val="8EC103F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3692,51 +3699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-jourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6135-9701" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133267407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruffini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Vasav" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adjanor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Badahmane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Creuze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114318" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05449450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025064" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03507803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Fokt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110921" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03223086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Alankar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Caro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110378" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03167731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03212396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#233;camps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116874" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02495660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Athenes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.013604" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Unn-Toc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ath&#232;nes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Le Prioux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.07.046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NKQZ26B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01302986v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barouh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sch&#252;ler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lan&#231;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266825" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9005-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28J81LDG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065942v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Campbell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Griffiths" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128035818116455" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.11645-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01930426v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-jourdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6135-9701" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133267407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dabas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruffini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05449450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adjanor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Vasav" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Badahmane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Creuze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115510" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03507803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Fokt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110921" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03223086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankar Alankar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Caro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110378" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03167731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03212396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#233;camps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fraczkiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116874" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02495660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Athenes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Debelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crocombette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.013604" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Unn-Toc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.01.053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ath&#232;nes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.08.015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02382838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NKQZ26B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01302986v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Le Prioux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.07.046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.046" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barouh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sch&#252;ler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Chun Fu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.104102" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lan&#231;on" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266825" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511911v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sauzay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9005-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-28J81LDG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065942v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Campbell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Griffiths" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128035818116455" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.11645-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01930426v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00345621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>