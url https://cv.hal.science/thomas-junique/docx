--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -66,242 +66,936 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing the prediction of limestone suitability for aggregates manufacturing by combining destructive and non-destructive techniques with statistical assessment (case study Northern Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Mezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Dakhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Ben M’barek Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10064-025-04740-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the geological and hydrogeological structure of chalk cliffs with visible, thermal infrared and electrical resistivity imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ledun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.130642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Use of Infrared Thermography on the Measurement of Microstructural Changes of Reservoir Rocks Induced by Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issra Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirlène Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11020559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of the effect of quenching cycles on the physico-chemical properties of granites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.102235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2021.102235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructural evolution of granitic stones exposed to different thermal regimes analysed by infrared thermography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Junique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomachot-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haram Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 286, pp.106057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Of Marine Biocalcifying Bacteria For The Consolidation of Built Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Vazquez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Marine Biotechnology Conference IMBC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Marine Biotechnology Association, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Hydrogeological Dynamics: Integrating Multiple Approaches at a Chalk Cliff Site in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -320,113 +1014,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Hydrogeology at a Chalk Cliff Site in Normandy Using Multiple Research Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -435,132 +1129,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2023 2nd Conference on Hydrogeophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Edinburgh, United Kingdom. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202320027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of saltwater wedge under the chalk cliffs of Sainte-Marguerite-sur-Mer (Normandy, France) using optical and geophysical methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -569,1504 +1263,810 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de la craie sous la circulation de fluides à températures contrastées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the prediction of limestone suitability for aggregates manufacturing by combining destructive and non-destructive techniques with statistical assessment (case study Northern Tunisia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse et caractérisation des prélèvements de géomatériaux, in Truc M.-C. (dir.) Grand-est, Marne, Reims, 22 rue d'Oseille, 142 rue du Barbâtre, 3 rue d'Armonville. &amp;quot;Nécropole antique et habitat médiéval à moderne&amp;quot;. Rapport de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...605 lines deleted...]
-                <w:t xml:space="preserve">hal-03178795v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Grand Est. 2024, pp.445-455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEFHY3GEO French Regional project Detection and Study of Fracturing by HYdrological, GEOmorphodynamic, geological and geophysical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sadaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polder2C's Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of thermal infrared images on the understanding of the subsurface hydrology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04513355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled capillary water uptake and Infrared Thermography to assess crack evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirlene Jean Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issra Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JpGU - AGU Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des roches sous sollicitations thermiques et circulations de fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée doctorale transfrontalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981461v1</w:t>
-              </w:r>
-[...109 lines deleted...]
-                <w:t xml:space="preserve">hal-04757649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2084,51 +2084,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des roches sous sollicitations thermiques et circulation de fluides (FLUTE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Junique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. URCA - GEGENAA, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2324,51 +2324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Tavernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394089v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mezza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dakhlaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M&#8217;barek Jemai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-025-04740-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ledun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03335782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102235" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issra Hassoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirl&#232;ne Jean-Baptiste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11020559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03178795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haram Sidib&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04513355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlene Jean Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04757649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03482532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mezza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Junique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dakhlaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ben M&#8217;barek Jemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-025-04740-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ledun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130642" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V&#225;zquez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issra Hassoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirl&#232;ne Jean-Baptiste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11020559" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03335782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2021.102235" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03178795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haram Sidib&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484397v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Tavernier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04757649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04394357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04513355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodolina Lopez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlene Jean Baptiste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03482532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>