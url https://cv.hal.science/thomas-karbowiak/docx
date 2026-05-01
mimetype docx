--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -573,961 +573,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biobased antioxidant packaging from chitosan incorporating cashew leaf extract and TiO2 nanoparticles for soybean oil preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Prathummas Khemkaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Chalalai Jaisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passakorn Kingwascharapong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202400705⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228, pp.118053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2025.118053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925872v1</w:t>
+                <w:t xml:space="preserve">hal-05271740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-Functional, Rheological, and Physico-Chemical Properties of Gelatin Capsule By-Product for Future Functional Food Ingredients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sodium Alginate as a promising encapsulating material for extremely-oxygen sensitive probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anusorn Seubsai</w:t>
+                <w:t xml:space="preserve">Thị-Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piyangkun Lueangjaroenkit</w:t>
+                <w:t xml:space="preserve">Hải-Ngân Đinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaksuma Pongsetkul</w:t>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods14071279⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160 (Part 3), pp.110857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063740v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Pectin/Carboxymethylcellulose Composite Films for Bread Packaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical, physical, water vapor barrier, and functional properties of carboxymethyl cellulose/anthocyanin/TiO2 films for real-time food quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Antonio Diaz Fernandez</w:t>
+                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chalalai Jaisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Dacarro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chiara Milanese</w:t>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30112257⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.100877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carpta.2025.100877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121935v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased antioxidant packaging from chitosan incorporating cashew leaf extract and TiO2 nanoparticles for soybean oil preservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of water and ethanol vapours on the compressive behaviour of natural cork during ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prathummas Khemkaew</w:t>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalalai Jaisan</w:t>
+                <w:t xml:space="preserve">François Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passakorn Kingwascharapong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2025.118053⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 233, pp.121333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271740v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Alginate as a promising encapsulating material for extremely-oxygen sensitive probiotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active Pectin/Carboxymethylcellulose Composite Films for Bread Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Doveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thị-Thanh-Trúc Phùng</w:t>
+                <w:t xml:space="preserve">Yuri Antonio Diaz Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hải-Ngân Đinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Ureña</w:t>
+                <w:t xml:space="preserve">Giacomo Dacarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+                <w:t xml:space="preserve">Pietro Grisoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+                <w:t xml:space="preserve">Chiara Milanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160 (Part 3), pp.110857. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (11), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules30112257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811512v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical, physical, water vapor barrier, and functional properties of carboxymethyl cellulose/anthocyanin/TiO2 films for real-time food quality monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.100877. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carpta.2025.100877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202400705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144654v1</w:t>
+                <w:t xml:space="preserve">hal-04925872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water and ethanol vapours on the compressive behaviour of natural cork during ageing</w:t>
+                <w:t xml:space="preserve">Techno-Functional, Rheological, and Physico-Chemical Properties of Gelatin Capsule By-Product for Future Functional Food Ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+                <w:t xml:space="preserve">Sasina Sanprasert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+                <w:t xml:space="preserve">Pudthaya Kumnerdsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Anusorn Seubsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Villette</w:t>
+                <w:t xml:space="preserve">Piyangkun Lueangjaroenkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Thibaud</w:t>
+                <w:t xml:space="preserve">Jaksuma Pongsetkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 233, pp.121333. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (7), pp.1279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods14071279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157333v1</w:t>
+                <w:t xml:space="preserve">hal-05063740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis Optimization of Fluorescent Acrylate-Based and Silicate-Based Materials for Carbonyl Adsorption</w:t>
               </w:r>
@@ -1920,51 +1920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarinthip Thanakkasaranee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kittisak Jantanasakulwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (9), pp.728. </w:t>
@@ -2132,90 +2132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Mechanical, physical, water vapor barrier, and functional properties of carboxymethyl cellulose/anthocyanin/TiO2 films for real-time food quality monitoring” [Carbohydrate Polymer Technologies and Applications 11 (2025) 100877]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalalai Jaisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2279,64 +2279,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive review on plant protein-based food packaging: Beyond petroleum-based polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhash Pawde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passakorn Kingwascharapong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samart Sai-Ut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2413,77 +2413,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of environmental storage conditions on properties and stability of a smart bilayer film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orapan Romruen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samart Sai-Ut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passakorn Kingwascharapong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2796,689 +2796,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable active coating from chitosan/astaxanthin crosslinked with genipin to improve water resistance, moisture and oxygen barrier and mechanical properties of Kraft paper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patthrare Inthamat</w:t>
+                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial rôle of the glass-cork interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ubonrat Siripatrawan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internet Journal of Viticulture and Enology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7/1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279640v1</w:t>
+                <w:t xml:space="preserve">hal-05385655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial rôle of the glass-cork interface.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Eco-Friendly Straws: A Fusion of Soy Protein Isolate and Cassava Starch Coated with Beeswax and Shellac Wax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissuta Choeybundit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kittaporn Ngiwngam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Auras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Journal of Viticulture and Enology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (13), pp.1887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym16131887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385655v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Straws: A Fusion of Soy Protein Isolate and Cassava Starch Coated with Beeswax and Shellac Wax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissuta Choeybundit</w:t>
+                <w:t xml:space="preserve">A new sol-gel fluorescent sensor to track carbonyl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym16131887⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 279, pp.126569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681519v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new sol-gel fluorescent sensor to track carbonyl compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">Creation of Composite Aerogels Consisting of Activated Carbon and Nanocellulose Blended with Cross-Linked Biopolymers: Application as Ethylene Scavengers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baloch Asadullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kittaporn Ngiwngam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Weber</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaejoon Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pornchai Rachtanapun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Auras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126569⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (21), pp.3081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym16213081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676455v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart bilayer film: Quality monitoring for freshness of fish and minced pork delights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orapan Romruen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Auras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44, pp.101299. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2024.101299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Kontaktfläche zwischen Flaschenhals und Korken: ein Schlüsselparameter bei der Reifung von Flaschenweinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3496,426 +3513,409 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of novel biodegradable film from gelatin capsule waste as influenced by various solvents and washing cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pudthaya Kumnerdsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasina Sanprasert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anusorn Seubsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaksuma Pongsetkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathdanai Harnkarnsujarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.100485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fufo.2024.100485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of Composite Aerogels Consisting of Activated Carbon and Nanocellulose Blended with Cross-Linked Biopolymers: Application as Ethylene Scavengers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodegradable active coating from chitosan/astaxanthin crosslinked with genipin to improve water resistance, moisture and oxygen barrier and mechanical properties of Kraft paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaejoon Han</w:t>
+                <w:t xml:space="preserve">Patthrare Inthamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pornchai Rachtanapun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ubonrat Siripatrawan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (21), pp.3081. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.127816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym16213081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.127816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801716v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-vivo investigation of probiotic bacterial adhesion to the intestinal mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (16), pp.e36339. </w:t>
@@ -3947,70 +3947,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interface goulot / bouchon : un paramètre clé du vieillissement du vin en bouteille.</w:t>
+                <w:t xml:space="preserve">Comment les conditions de stockage influencent-t-elles les transferts d’oxygène lors de la conservation du vin en bouteille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,116 +4022,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385640v1</w:t>
+                <w:t xml:space="preserve">hal-05385649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les conditions de stockage influencent-t-elles les transferts d’oxygène lors de la conservation du vin en bouteille ?</w:t>
+                <w:t xml:space="preserve">L’interface goulot / bouchon : un paramètre clé du vieillissement du vin en bouteille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4143,142 +4143,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 191, pp.39-42</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385649v1</w:t>
+                <w:t xml:space="preserve">hal-05385640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards better understanding of the strain–stress curve of cork : a structure–mechanical properties approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4351,51 +4351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4453,468 +4453,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Polystyrene Microplastic in Soil by Pyrolysis – Gas Chromatography – Mass Spectrometry (pyr-GC-MS)</w:t>
+                <w:t xml:space="preserve">In-situ speciation and estimation of iron(II) and iron(III) contents in anisotropic polysaccharide-based hydrogel by 1H low-field nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Reis de Carvalho</w:t>
+                <w:t xml:space="preserve">Pierre Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+                <w:t xml:space="preserve">Adam Rachocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe R. Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00032719.2023.2262633⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.126307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253854v1</w:t>
+                <w:t xml:space="preserve">hal-04210172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ speciation and estimation of iron(II) and iron(III) contents in anisotropic polysaccharide-based hydrogel by 1H low-field nuclear magnetic resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between Armenian clay-based ceramics and model wine during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syuzanna Esoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fouilloux</w:t>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Nelli Hovhannisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Rachocki</w:t>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126307⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (2), pp.101-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210172v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Armenian clay-based ceramics and model wine during storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Polystyrene Microplastic in Soil by Pyrolysis – Gas Chromatography – Mass Spectrometry (pyr-GC-MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Reis de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syuzanna Esoyan</w:t>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelli Hovhannisyan</w:t>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (2), pp.101-113. </w:t>
+              <w:t xml:space="preserve">Analytical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00032719.2023.2262633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091987v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interface bouchon/goulot : un élément clé de la conservation du vin en bouteille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,399 +4972,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 2/2: An experimental review of the effect of aging conditions on the functional properties of polysaccharide films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Fournier</w:t>
+                <w:t xml:space="preserve">Les polyosides : quel potentiel et quelles limites pour l’emballage alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenek S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dole P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.40-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158080v1</w:t>
+                <w:t xml:space="preserve">hal-05385612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A key to wine conservation lies in the glass–cork interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 2/2: An experimental review of the effect of aging conditions on the functional properties of polysaccharide films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad344⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.article 108954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296024v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polyosides : quel potentiel et quelles limites pour l’emballage alimentaire ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Domenek S</w:t>
+                <w:t xml:space="preserve">A key to wine conservation lies in the glass–cork interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dole P</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (11), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385612v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a karst system (France) on extended spectrum beta-lactamase (ESBL)-producing Escherichia coli</w:t>
               </w:r>
@@ -5497,77 +5497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interface bouchon/goulot : Un élément clé de la conservation du vin en bouteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5599,1468 +5599,1468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and Characterization of Cellulose from Agricultural By-Products of Chiang Rai Province, Thailand</w:t>
+                <w:t xml:space="preserve">Isolation and Characterization Cellulose Nanosphere from Different Agricultural By-Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orapan Romruen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (9), pp.1830. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14091830⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (13), pp.2534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14132534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683986v1</w:t>
+                <w:t xml:space="preserve">hal-03762926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Smart Bilayer Alginate/Agar Film Containing Anthocyanin and Catechin‑Lysozyme</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preparation and Characterization of Bioactive Chitosan Film Loaded with Cashew (Anacardium occidentale) Leaf Extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khursheed Ahmad Shiekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mooksupang Liangpanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriporn Luesuwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinlanee Kraisitthisirintr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kittaporn Ngiwngam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (22), pp.5042. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14225042⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14030540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903495v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Complex Interfacial Properties of Cork-Based Materials in Their Use as Wine Stoppers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+                <w:t xml:space="preserve">Development of Intelligent Gelatin Films Incorporated with Sappan (Caesalpinia sappan L.) Heartwood Extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orapan Romruen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c07299⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.2487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14122487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775088v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization Cellulose Nanosphere from Different Agricultural By-Products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+                <w:t xml:space="preserve">Deposition routes of molecularly imprinted silica for the development of highly specific electrochemical “in-field” sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14132534⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.101151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2022.101151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762926v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterization of Bioactive Chitosan Film Loaded with Cashew (Anacardium occidentale) Leaf Extract</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the Proton Spin–Lattice Relaxation in Wine and Hydroalcoholic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinlanee Kraisitthisirintr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kittaporn Ngiwngam</w:t>
+                <w:t xml:space="preserve">Philippe Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymerick Batlogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rachocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Knapkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14030540⟩</w:t>
+              <w:t xml:space="preserve">Food Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.266-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12161-021-02118-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578852v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Intelligent Gelatin Films Incorporated with Sappan (Caesalpinia sappan L.) Heartwood Extract</w:t>
+                <w:t xml:space="preserve">Extraction and Characterization of Cellulose from Agricultural By-Products of Chiang Rai Province, Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orapan Romruen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khursheed Ahmad Shiekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (12), pp.2487. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14122487⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14091830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712889v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition routes of molecularly imprinted silica for the development of highly specific electrochemical “in-field” sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">Unraveling the Complex Interfacial Properties of Cork-Based Materials in Their Use as Wine Stoppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2022.101151⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (37), pp.42602-42612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c07299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902663v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Proton Spin–Lattice Relaxation in Wine and Hydroalcoholic Solutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Smart Bilayer Alginate/Agar Film Containing Anthocyanin and Catechin‑Lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orapan Romruen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.266-275. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (22), pp.5042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12161-021-02118-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym14225042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363716v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfert du CO2 dans un obturateur A2R (agglomérés deux rondelles) pour vins effervescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Raise</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.53-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762866v1</w:t>
+                <w:t xml:space="preserve">hal-05385553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow water dynamics in polygalacturonate hydrogels revealed by NMR relaxometry and molecular dynamics simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 298, pp.120093. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.706-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.120093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775033v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert du CO2 dans un obturateur A2R (agglomérés deux rondelles) pour vins effervescents.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+                <w:t xml:space="preserve">Slow water dynamics in polygalacturonate hydrogels revealed by NMR relaxometry and molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Rachocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298, pp.120093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.120093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385553v1</w:t>
+                <w:t xml:space="preserve">hal-03775033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface properties of cork: Is cork a hydrophobic material?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Dal Cin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 608, pp.416-423. </w:t>
@@ -7137,51 +7137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7271,51 +7271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7360,347 +7360,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling CO2 transfer through cork stoppers for Champagne and sparkling wines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+                <w:t xml:space="preserve">Fast manometric method for determining the effective oxygen diffusion coefficient through wine stopper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Liger-Belair</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2020.100618⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.106924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181971v1</w:t>
+                <w:t xml:space="preserve">hal-03053424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast manometric method for determining the effective oxygen diffusion coefficient through wine stopper</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Unravelling CO2 transfer through cork stoppers for Champagne and sparkling wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Liger-Belair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93, pp.106924. </w:t>
+              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.100618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2020.100618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053424v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled diffusion by thin layer coating: The intricate case of the glass-stopper interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7773,77 +7773,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samart Sai-Ut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phunsiri Suthiluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (4), pp.652-661</w:t>
@@ -7872,64 +7872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of manganous ions in wine by NMR relaxometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rachocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadwiga Tritt-Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8032,51 +8032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theeraphorn Panrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathdanai Harnkarnsujarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 284, pp.110057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8320,472 +8320,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive edible films for food applications : Inluence of the bioactive compounds on film structure and properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+                <w:t xml:space="preserve">Les emballages biodégradables : durée de vie du produit ou durée de vie de l’emballage ? Exemple du PLA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenek S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11/12, pp.27-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643880v1</w:t>
+                <w:t xml:space="preserve">hal-05385532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FITNESS, première plateforme européenne sur l’emballage et le conditionnement des aliments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Four hundred years of cork imaging: New advances in the characterization of the cork structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55193-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511722v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les emballages biodégradables : durée de vie du produit ou durée de vie de l’emballage ? Exemple du PLA.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Domenek S</w:t>
+                <w:t xml:space="preserve">Bioactive edible films for food applications : Inluence of the bioactive compounds on film structure and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (7), pp.1137-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1393384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385532v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four hundred years of cork imaging: New advances in the characterization of the cork structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">FITNESS, première plateforme européenne sur l’emballage et le conditionnement des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Patrick P. Sauvegrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zi Wang</w:t>
+                <w:t xml:space="preserve">Jean Mario Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430216v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging: a bottleneck story</w:t>
               </w:r>
@@ -8797,51 +8797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9082,51 +9082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorawit Arunatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donnchadh Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (17), pp.4633-4641. </w:t>
@@ -9190,51 +9190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theeraphorn Panrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathdanai Harnkarnsujarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21, pp.100331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9294,51 +9294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guinault A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervais M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dole P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriot C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9387,554 +9387,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite bioactive films based on smooth-hound viscera proteins and gelatin: Physicochemical characterization and antioxidant properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical properties of agglomerated cork stoppers for sparkling wines: Influence of adhesive and cork particle size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.006⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.789 - 796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.06.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615642v1</w:t>
+                <w:t xml:space="preserve">hal-01895777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive edible films for food applications : mechanisms of antimicrobial and antioxidant activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+                <w:t xml:space="preserve">Interaction between Cork and Yeast: Application to Sparkling Wine Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2018.1494132⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (2), pp.182-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5344/ajev.2017.17080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895882v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of agglomerated cork stoppers for sparkling wines: Influence of adhesive and cork particle size</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
+                <w:t xml:space="preserve">Bioactive edible films for food applications : mechanisms of antimicrobial and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.06.116⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2018.1494132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895777v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Cork and Yeast: Application to Sparkling Wine Processing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composite bioactive films based on smooth-hound viscera proteins and gelatin: Physicochemical characterization and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.176 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5344/ajev.2017.17080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02484229v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of functional properties and release kinetics on antioxidant activity of biopolymer active films and coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadhla Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9942,51 +9942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 242, pp.369 - 377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10032,103 +10032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of image processing for analyzing the cellular structure of cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (1), </w:t>
@@ -10166,90 +10166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of structural, functional and antioxidant properties of fish gelatin films using Maillard reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Kchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Abdelhedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10313,64 +10313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas transfer through wine closures: A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10411,679 +10411,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Biodegradability of Poly(lactic acid) : Physical and Chemical Stability in Humid Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Piasente</w:t>
+                <w:t xml:space="preserve">Development and characterization of cuttlefish (Sepia officinalis) skin gelatin-protein isolate blend films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b03088⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (2), pp.1491-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509636v1</w:t>
+                <w:t xml:space="preserve">hal-01557037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of cuttlefish (Sepia officinalis) skin gelatin-protein isolate blend films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">Beyond Biodegradability of Poly(lactic acid) : Physical and Chemical Stability in Humid Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Piasente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105 (2), pp.1491-1500. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.2751 - 2762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.06.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b03088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557037v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How high pressure CO2 impacts PLA film properties</w:t>
+                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables : présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Rocca-Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Rawdkuen S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laconelli</w:t>
+                <w:t xml:space="preserve">Suthiluk P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Bellat</w:t>
+                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Marcuzzo</w:t>
+                <w:t xml:space="preserve">Sai-Ut S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaewprachu P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05/06, pp.36-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497512v1</w:t>
+                <w:t xml:space="preserve">hal-05385508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables : présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saroat Rawdkuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawdkuen S</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kaewprachu P</w:t>
+                <w:t xml:space="preserve">Phunsiri Sutilhuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samart Sai-Ut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 05/06, pp.36-39</w:t>
+              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385508v1</w:t>
+                <w:t xml:space="preserve">hal-01620079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrobages comestibles et emballages actifs pour la conservation d’aliments périssables présentation et premiers résultats du projet de coopération Franco-Thaïlandaise ActiFoodCoat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pimonpan Kaewprachu</w:t>
+                <w:t xml:space="preserve">How high pressure CO2 impacts PLA film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.320 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2017.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620079v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et propriétés du liège, regard nouveau sur un matériau d’emballage traditionnel.</w:t>
               </w:r>
@@ -11095,51 +11095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11229,64 +11229,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lauquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 236, pp.120-126. </w:t>
@@ -11350,64 +11350,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11471,77 +11471,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-H. Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 236, pp.109-119. </w:t>
@@ -11618,51 +11618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11707,1496 +11707,1496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie : Voyage au cœur du bouchon.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Plasticization of amorphous polystyrene by volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish A. Kadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (7), pp.1841 - 1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-015-1580-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385496v1</w:t>
+                <w:t xml:space="preserve">hal-01490724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of coumarin incorporated into chitosan-gelatin irradiated films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
+                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie. Voyage au cœur du bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.51-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432119v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of corona treatment on PLA film properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
+                <w:t xml:space="preserve">Effect of hydration on molecular dynamics and structure in chitosan films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesca Piasente</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.020⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493504v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticization of amorphous polystyrene by volatile organic compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrée Voilley</w:t>
+                <w:t xml:space="preserve">Biobased Composite Films from Chitosan and Lignin: Antioxidant Activity Related to Structure and Moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jésus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (7), pp.1841 - 1853. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (12), pp.6371 - 6381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00289-015-1580-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490724v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased Composite Films from Chitosan and Lignin: Antioxidant Activity Related to Structure and Moisture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jésus Raya</w:t>
+                <w:t xml:space="preserve">Rebuttal to “The Permeation of Cork Revisited”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b00956⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 ( 20), pp.4185-4188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468831v1</w:t>
+                <w:t xml:space="preserve">hal-01412202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydration on molecular dynamics and structure in chitosan films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
+                <w:t xml:space="preserve">How does hydration affect the mechanical properties of wine stoppers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.04.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (9), pp.4227 - 4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9669-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01466268v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuttal to “The Permeation of Cork Revisited”</w:t>
+                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie : Voyage au cœur du bouchon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 158, pp.51-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412202v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does hydration affect the mechanical properties of wine stoppers ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Impact of corona treatment on PLA film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sensidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Piasente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9669-6⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue : 5th International Conference on Bio-based and Biodegradable Polymers (BIOPOL-2015), 132, pp.109 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412173v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la structure poreuse du liège par imagerie. Voyage au cœur du bouchon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Release of coumarin incorporated into chitosan-gelatin irradiated films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.266 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235767v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled release of tyrosol and ferulic acid encapsulated in chitosan–gelatin films after electron beam irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Tuning the Functional Properties of Polysaccharide-Protein Bio-Based Edible Films by Chemical, Enzymatic, and Physical Cross-Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118, pp.81 - 86. </w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (4), pp.739 - 752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432091v1</w:t>
+                <w:t xml:space="preserve">hal-01432146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Functional Properties of Polysaccharide-Protein Bio-Based Edible Films by Chemical, Enzymatic, and Physical Cross-Linking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Controlled release of tyrosol and ferulic acid encapsulated in chitosan–gelatin films after electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (4), pp.739 - 752. </w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.81 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.12210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432146v1</w:t>
+                <w:t xml:space="preserve">hal-01432091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lipid incorporation on functional properties of wheat gluten based edible films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeancarlo R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13273,90 +13273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of electron beam irradiation on fish gelatin film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 195, pp.11 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13402,90 +13402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release behavior of quercetin from chitosan-fish gelatin edible films influenced by electron beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.315 - 319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13519,90 +13519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges protéines-polyosides pour des applications en emballage alimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9/10, pp.32-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13621,405 +13621,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-induced local ordering of chitosan polymer chains in thin layer films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
+                <w:t xml:space="preserve">Sorption of 4-ethylphenol and 4-ethylguaiacol by suberin from cork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan-Josep Gallardo-Chacón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118, pp.107-114. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 181, pp.222-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.02.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510661v1</w:t>
+                <w:t xml:space="preserve">hal-02510659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of 4-ethylphenol and 4-ethylguaiacol by suberin from cork</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan-Josep Gallardo-Chacón</w:t>
+                <w:t xml:space="preserve">Coupling tyrosol, quercetin or ferulic acid and electron beam irradiation to cross-link chitosan–gelatin films: A structure–function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.02.102⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510659v1</w:t>
+                <w:t xml:space="preserve">hal-02510658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tyrosol, quercetin or ferulic acid and electron beam irradiation to cross-link chitosan–gelatin films: A structure–function approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+                <w:t xml:space="preserve">Water-induced local ordering of chitosan polymer chains in thin layer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 67, pp.113-127. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.107-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510658v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical messages in 170-year-old champagne bottles from the Baltic Sea: Revealing tastes from the past</w:t>
               </w:r>
@@ -14152,51 +14152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion de l’oxygène dans le liège.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14290,64 +14290,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Kadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (7), pp.1395-1407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14419,77 +14419,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 82, pp.148-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14561,51 +14561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14681,90 +14681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic analyses of the influence of electron beam irradiation doses on mechanical, transport properties and microstructure of chitosan-fish gelatin blend films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Bornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.37-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14836,77 +14836,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (37), pp.9180-9185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14966,64 +14966,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Kadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15099,64 +15099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement of Water in Hydrophobic Nanopores: Effect of the Geometry on the Energy of Intrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (1), pp.213-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15190,90 +15190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption Equilibria of Ethanol on Cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (22), pp.5391-5396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15453,90 +15453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of Oxygen in Cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15587,90 +15587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosorption of Sulfur Dioxide and Water on Cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63, pp.127--131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15704,103 +15704,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11/12, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15972,77 +15972,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of water transfer across thin layer biopolymer films by infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16230,51 +16230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le rôle du liège sur la diminution de la teneur en SO2 dans les vins conservés en bouteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16349,307 +16349,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption equilibria of water vapor on cork</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights in the formation of silanol defects in silicalite-1 by water intrusion under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brachais</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Ali Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf9039364⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (37), pp.11454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c000931h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468008v1</w:t>
+                <w:t xml:space="preserve">hal-02510788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the formation of silanol defects in silicalite-1 by water intrusion under high pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption equilibria of water vapor on cork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guy Weber</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (6), pp.3438-3445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf9039364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c000931h⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02510788v1</w:t>
+                <w:t xml:space="preserve">hal-00468008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of water intrusion heat in hydrophobic microporous materials by high pressure calorimetry</w:t>
               </w:r>
@@ -16661,51 +16661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 134 (1-3), pp.8-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16777,77 +16777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (29), pp.9898-9899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16983,760 +16983,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le rôle du liège sur la diminution de la teneur en SO2 dans les vins conservés en bouteille ?</w:t>
+                <w:t xml:space="preserve">Transferts de matière au travers des emballages au contact de produits alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lequin</w:t>
+                <w:t xml:space="preserve">Anne Endrizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Bellat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alinc J.-B.</w:t>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 134, pp.47-49</w:t>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009-009/010, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467996v1</w:t>
+                <w:t xml:space="preserve">hal-03565946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de matière au travers des emballages au contact de produits alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel est le rôle du liège sur la diminution de la teneur en SO2 dans les vins conservés en bouteille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Endrizzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Chassagne</w:t>
+                <w:t xml:space="preserve">L. Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+                <w:t xml:space="preserve">Alinc J.-B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2009-009/010, pp.11-16</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565946v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of drug polarity upon the solid-state structure and release properties of self-emulsifying drug delivery systems in relation with water affinity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vieillissement des vins blancs : État des connaissances actuelles Partie 1/3 - Mécanismes d’oxydation des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Alinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130, pp.19-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272013v1</w:t>
+                <w:t xml:space="preserve">hal-05379987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption equilibria of sulfur dioxide on cork.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vieillissement des vins blancs : état des connaissances actuelles Partie 3/3 : Rôle du bouchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.- P. Bellat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Alinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Am. J. Enol. Vitic.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (2), pp.138-144</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467823v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement des vins blancs : état des connaissances actuelles Partie 3/3 : Rôle du bouchage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption equilibria of sulfur dioxide on cork.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Chassagne</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.- P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Am. J. Enol. Vitic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (2), pp.138-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380028v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement des vins blancs : État des connaissances actuelles Partie 1/3 - Mécanismes d’oxydation des vins</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of drug polarity upon the solid-state structure and release properties of self-emulsifying drug delivery systems in relation with water affinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Djebili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (1), pp.73-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379987v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine Oxidation and the Role of Cork</w:t>
               </w:r>
@@ -17774,51 +17774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Alinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (1), pp.20-52. </w:t>
@@ -17908,51 +17908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.- P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (29), pp.9898-9899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17977,103 +17977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de matière au travers d’emballages au contact de produits alimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Endrizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassagne D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 09/10, pp.11-16</w:t>
@@ -18141,51 +18141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18238,1026 +18238,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of transport phenomena of volatile compounds: A review</w:t>
+                <w:t xml:space="preserve">Cloning and expression of genes involved in conidiation and surface properties of Penicillium camemberti grown in liquid and solid cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">Khadidja Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dury-Brun</w:t>
+                <w:t xml:space="preserve">Yves Waché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2008.02.002⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 159 (2), pp.110-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507752v1</w:t>
+                <w:t xml:space="preserve">hal-00368184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of small molecules in edible films: Effect of water and interactions between diffusant and biopolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 106 (---), pp.1340-1349</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 106 (4), pp.1340-1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.03.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and expression of genes involved in conidiation and surface properties of Penicillium camemberti grown in liquid and solid cultures.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garmyn</w:t>
+                <w:t xml:space="preserve">Protection of Active Aroma Compound against Moisture and Oxygen by Encapsulation in Biopolymeric Emulsion-Based Edible Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Hambleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 159 (2), pp.110-7. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (3), pp.1058-1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2007.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm701230a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00368184v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of Active Aroma Compound against Moisture and Oxygen by Encapsulation in Biopolymeric Emulsion-Based Edible Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of transport phenomena of volatile compounds: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Hambleton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+                <w:t xml:space="preserve">C. Dury-Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm701230a⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (4), pp.349-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2008.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292027v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les emballages comestibles : nature, fonctionnalité et utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 124, pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Surface Tension Characterization for Food, Pharmaceutical and Packaging Products: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46 (5), pp.391-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10408390591000884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Plasticizers (Water and Glycerol) on the Diffusion of a Small Molecule in Iota-Carrageenan Biopolymer Films for Edible Coating Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (6), pp.2011-2019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm060179r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetting properties at the surface of iota-carrageenan-based edible films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 294 (2), pp.400-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2005.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19267,570 +19288,570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding deformation mechanisms of cork under compression loading using digital image correlation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
+                <w:t xml:space="preserve">Study of the compressive behaviour of natural cork under exposure to water and ethanol vapours during ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrion X</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilette F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335336v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of polysaccharides in food applications: unveiling the potentials and limitations.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Impact of storage conditions on oxygen transfer during wine bottle aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335312v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the compressive behaviour of natural cork under exposure to water and ethanol vapours during ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Understanding deformation mechanisms of cork under compression loading using digital image correlation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilette F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrion X</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanin T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335325v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of storage conditions on oxygen transfer during wine bottle aging.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The use of polysaccharides in food applications: unveiling the potentials and limitations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urena M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335320v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is wine bottle overcapping wax an effective oxygen barrier or just an aesthetic element?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadi Abi Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19849,644 +19870,644 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using sodium alginate for protection and colonic delivery the next-generation probiotics (NGPs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome Solutions Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of cellulose nanocrystals from various bamboo species for advancing packaging material in cassava starch-based films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thipchai P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantanasakulwong K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punyodom W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantrawut P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for oxygen-sensitive pharmaceuticals.</w:t>
+                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for next-generation probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carullo D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomaterials and Biofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335288v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for next-generation probiotics.</w:t>
+                <w:t xml:space="preserve">Potential uses of sodium alginate as a coating material for oxygen-sensitive pharmaceuticals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carullo D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Biomaterials and Biofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335292v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of food packaging: research and innovation to meet new challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Zhenjiang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bottleneck/cork interface: a key parameter for wine aging in bottle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20514,342 +20535,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of polysaccharides or food packaging applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Urena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in the mechanical properties of cork in compression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrion X</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Espinho, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20877,169 +20898,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Espinho, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cork and water: friends or enemies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Espinho, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21067,815 +21088,815 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enoforum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vicenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of sustainable food packaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference “Plant productivity and food safety”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymère à empreintes moléculaires électrogénéré pour la détection rapide et sélective d’antibiotique (fluoroquinolone) en milieu aqueux</w:t>
+                <w:t xml:space="preserve">Élaboration d'un capteur environnemental portable pour la détection sélective de la ciprofloxacine en utilisant un polymère à empreinte moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATÉRIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">1ère Journée Scientifique SCF-GFP Grand-Est 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333723v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of intelligent packaging to monitor food degradation and reduce food waste</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
+                <w:t xml:space="preserve">Oxygen transfer through cork stoppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335216v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'un capteur environnemental portable pour la détection sélective de la ciprofloxacine en utilisant un polymère à empreinte moléculaire</w:t>
+                <w:t xml:space="preserve">Polymère à empreintes moléculaires électrogénéré pour la détection rapide et sélective d'antibiotique (fluoroquinolone) en milieu aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Beugnot</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand X</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiotte-Suchet P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beugnot J.-C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Scientifique SCF-GFP Grand-Est 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333729v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transfer through cork stoppers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polymère à empreintes moléculaires électrogénéré pour la détection rapide et sélective d’antibiotique (fluoroquinolone) en milieu aqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine Active Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">MATÉRIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335212v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymère à empreintes moléculaires électrogénéré pour la détection rapide et sélective d'antibiotique (fluoroquinolone) en milieu aqueux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taisiia Sikolenko</w:t>
+                <w:t xml:space="preserve">Development of intelligent packaging to monitor food degradation and reduce food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">EFFoST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335224v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Packaging: some research and innovation to meet current challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Pack Lab 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un emballage intelligent permettant de suivre la dégradation des aliments et réduire le gaspillage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21930,73 +21951,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast manometric method for determining the oxygen diffusion coefficient through wine stopper.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22038,307 +22059,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Symposium on Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food shelf life and sustainable packaging. Deep Tech for Sustainable Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable food packaging and coating: challenges in their functional properties related to water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for PLA in food packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transfer through cork stopper.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22366,342 +22387,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et caractérisation de films biodégradables à base de gélatine et d’isolat protéique de la peau de seiche commune (Sepia officinalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kchaou H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jridi M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhedi O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Biotechnologie et Valorisation des Bio-Ressources.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Tabarka, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Biot Conferences on Poromechanics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620103v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pla/Protein Complex Films: Multilayer Process and Properties. Matbim 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeancarlo Renzo Rocca Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pasquarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22746,579 +22758,588 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Packaging Material/Bioproduct Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biot Conferences on Poromechanics.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.489 - 496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335152v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties and antioxidant activity of cuttlefish (Sepia officinalis) skin protein isolate / gelatin blend films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kchaou H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhedia O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jridi M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLA/protein complex films: multilayer process and properties.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">About the role of the bottleneck/cork interface on oxygen transfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335185v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the role of the bottleneck/cork interface on oxygen transfer.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">PLA/protein complex films: multilayer process and properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquarelli R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontaine S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335176v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23346,113 +23367,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water on mechanical properties of cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23467,1796 +23488,1796 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated stability testing of PLA under wet conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C.-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water interactions: a challenge for chitosan-based active packaging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of PLA at temperatures far and close Tg in dry and wet environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+                <w:t xml:space="preserve">Internal structure and gas transport through cork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international Conference on Biobased and Biodegradable Polymers - BIOPOL2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BIOPOL2015, Oct 2015, Donostia, Spain</w:t>
+              <w:t xml:space="preserve">Oeno 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272086v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water on structure and molecular dynamics of chitosan films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
+                <w:t xml:space="preserve">Impact of corona treatment on PLA film properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensidoni A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piasente F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334893v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Transport through Cork.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Effect of water on structure and molecular dynamics of chitosan films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Symposium on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Boulder, United States</w:t>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334866v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of interactions induced by electron beam irradiation of hydrocolloid edible films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+                <w:t xml:space="preserve">Oxygen Transport through Cork.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">19th Symposium on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334881v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal structure and gas transport through cork</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oeno 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th international Conference on Biobased and Biodegradable Polymers - BIOPOL2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOPOL2015, Oct 2015, Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334901v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of corona treatment on PLA film properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+                <w:t xml:space="preserve">Analysis of interactions induced by electron beam irradiation of hydrocolloid edible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334909v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of natural antioxidants from hydrocolloid edible films affected by irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion mechanisms in cork.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Coupling effect of natural antioxidants addition and electron beam irradiation on chitosan-fish gelatin films properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334928v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling effect of natural antioxidants addition and electron beam irradiation on chitosan-fish gelatin films properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+                <w:t xml:space="preserve">Diffusion mechanisms in cork.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
+              <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334917v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electron beam irradiation on the release of natural antioxidant encapsulated in biopolymer blend films: application as active packaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Bornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionizing Radiation and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between moisture transfer, water wettability and structure of gelatin based films treated or not by electron beam.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Bornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Water in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable food packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrons and Foods.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">he cork viewed from the inside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25271,562 +25292,562 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrons and foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae-based solutions in personal care products: Haematococcus pluvialis extract containing astaxanthin for dermocosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradelles R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour A-L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faure M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larnaud L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourey P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alg’n’Chem 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of thermal, mechanical, barrier and structural properties of blend polysaccharide and protein edible film by electron beam irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Bornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionizing Radiation and Polymers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfers of small molecules at the interfaces in food/packaging systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFT Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards non classical techniques for measuring sorption, diffusion and permeation in packaging materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international meeting on Material/Bioproduct Interaction.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cork sorption of volatile compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lequin S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25841,100 +25862,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th New York Wine Industry Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White wine aging. Oxidation in bottles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25949,100 +25970,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th New York Wine Industry Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Cornell University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen diffusion through natural raw cork.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassagne D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26057,221 +26078,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of wine active gaseous molecules in contact with cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassagne D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Active Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of water and active molecules at the interfaces in complex food systems: theoretical and practical aspects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Seuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26303,428 +26324,428 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure calorimetry of water intrusion in nanopores.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEZA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure calorimetry of water intrusion in silicalite-1.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water adsorption properties of cork material.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals of adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Awaji, Japan</w:t>
+              <w:t xml:space="preserve">Euro Food Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334752v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water adsorption properties of cork material.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lequin</w:t>
+                <w:t xml:space="preserve">High pressure calorimetry of water intrusion in silicalite-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weber G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Food Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Reims, France</w:t>
+              <w:t xml:space="preserve">Fundamentals of adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Awaji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334601v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption properties of cork material for water, ethanol and sulphur dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26752,329 +26773,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATBIM. Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption properties of cork material for sulphur dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassagne D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sulphur dioxide adsorption by cork could explain its concentration decrease in wine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassagne D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacchus Goes Green</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption properties of cork material for water, ethanol and sulphur dioxide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27082,403 +27103,403 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference of Food Physicists Physics and Physical Chemistry of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Plovdiv, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption of sulphur dioxide onto cork.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Active Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of small molecules through edible packaging applied at interfaces of multiphase food products - From macroscopic to molecular scale investigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Workshop on Food Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of small molecules in edible films: effect of water and interactions between diffusant and polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro Food Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27488,199 +27509,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate: a promising material for the encapsulation of next-generation probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion mechanisms of probiotics in the gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27695,1166 +27716,1166 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solutions Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate as a potential material for protection and delivery of extremely oxygen-sensitive probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Food Bioactives &amp; Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment (moist heat sterilization) on sodium alginate used for probiotics encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedrini M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Bioencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Shelf-life Estimation of Packaged Foods in Food Engineering Programmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poças F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galić K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ščetar M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLIM2024, 11th Shelf Life International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Reggion Amilia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of polysaccharides in food packaging: Unveiling the potentials and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Sitges, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the functional properties of sodium alginate: a promising coating material for oxygen-sensitive pharmaceutical products.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carullo D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning shelf-life estimation of packaged foods in food engineering programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poças F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galic K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scetar M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shelf Life International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Reggio Emilia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate - a promising material for the protection of extremely-oxygen sensitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh H-N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Microencapsulation Training school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28886,1062 +28907,1062 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia (IVAS) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Davis, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate - A promising material for the protection of extremely oxygen-sensitive probiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Microencapsualtion Training School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of natural and agglomerated cork stoppers in dry and soaked states.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodart P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on Fast Field Cycling Relaxometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FitNESS 2.0_project: a non-linear e-learning platform on knowledge on food packaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boucher J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornuau G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corredig M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alginate as a potential polysaccharide for high oxygen barrier applications: influence of structure and composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urena M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Carullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournier P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended spectrum beta-lactamase-producing Escherichia coli in surface water and groundwater of a French karst system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriot C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaba V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiotte-Suchet P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beugnot J.-C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phan H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating of Kraft paper with an active chitosan-based coating to enhancing functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inthamat P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siripatrawan U</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IUFOST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Singapour, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging: a bottleneck story?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Active Compounds.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cork imaging: From the macro to the nanoscale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29960,225 +29981,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of high oxygen barrier coatings based on gelatin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thébaut A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriot C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thébault J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste valorization of lignin in packaging film.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30193,100 +30214,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLA as food packaging material: critical role of water and ethanol used in food simulant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouvisier Urion K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30314,2082 +30335,2082 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food packaging open courseware for higher education and staff of companies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+                <w:t xml:space="preserve">Effect of carboxymethyl cellulose coating incorporated with zinc oxide nanoparticles on the qualities of tangerine (Citrus reticulata Blanco) during storage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pumratchayakul P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinijsuwan S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">9th Shelf Life International Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372999v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carboxymethyl cellulose coating incorporated with zinc oxide nanoparticles on the qualities of tangerine (Citrus reticulata Blanco) during storage.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pinijsuwan S</w:t>
+                <w:t xml:space="preserve">Food packaging open courseware for higher education and staff of companies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Shelf Life International Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373053v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaucher B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouffrey C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of agglomerated cork: effect of particle size and adhesive.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId718" w:history="1">
+                <w:t xml:space="preserve">Valorisation of lignin as active packaging in chitosan matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouvisier Urion Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-based Polymers and Composites.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Balatonfured, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338912v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of lignin as active packaging in chitosan matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId718" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of agglomerated cork: effect of particle size and adhesive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouvisier Urion Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sok</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-based Polymers and Composites.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Balatonfured, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338920v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of lemon basil seed (Ocimum citriodorum) mucilage film incorporated with silver nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirah A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inthamat P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirongrong Tongdeesoontorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Agriculture and Agro-Industry.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Chiang Rai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Maillard reaction on physico-chemical properties of fish gelatin based film.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+                <w:t xml:space="preserve">About the role of the bottleneck/cork interface on oxygen transfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338851v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLA ageing and food packaging application: impact of water on the structure and functional properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+                <w:t xml:space="preserve">Active coatings/films for perishable foods preservation : a Franco-Thai project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Amara C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaewprachu P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suthiluk P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Shelf Life International Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338895v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active coatings/films for perishable foods preservation : a Franco-Thai project.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
+                <w:t xml:space="preserve">PLA ageing and food packaging application: impact of water on the structure and functional properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais C.-H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Shelf Life International Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338905v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the role of the bottleneck/cork interface on oxygen transfer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
+                <w:t xml:space="preserve">Effect of Maillard reaction on physico-chemical properties of fish gelatin based film.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kchaou H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhedia O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jridi M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine Active Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338829v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and antioxidant properties of chitosan-lignin composite films.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">PLA ageing kinetics as a function of the state of water in contact: impact on structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocca-Smith J.R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338866v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity related to physico-chemical properties of chitosan-gelatin bioactive films: kinetic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanner C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLA ageing kinetics as a function of the state of water in contact: impact on structure.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.H. Brachais</w:t>
+                <w:t xml:space="preserve">Structure and antioxidant properties of chitosan-lignin composite films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338859v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the role of the bottleneck/cork interface on O2 transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international WAC 2017 : 4ème conférence sur les composés actifs du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Beaune, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international meeting on Material/Bioproduct Interaction (MATBIM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the homogenization process impact the structure and antioxidant properties of chitosan-lignin composite films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Shelf Life International Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of cork: Effect of hydration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32404,2327 +32425,2327 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial paper from pineapple (cv. ‘Nang Lae’) leaf fiber incorporated with bio-synthesized silver nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saekow M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuanpet J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng L.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying T.Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinijsuwan S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th Food Innovation Asia Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water effects on chitosan-lignin films: Impact of storage conditions on functional properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass transition of chitosan films as function of the acid used for powder dissolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine-Perdrillat C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temperature and relative humidity on PLA ageing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroFoodWater 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in PLA structure and properties when ageing at various RH and temperatures far and close Tg.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rocca-Smith J.R</w:t>
+                <w:t xml:space="preserve">Chitosan-gelatin blend film: effect of films thickness, relative humidity conditions and polymer ratio on functional properties of edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopol 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337466v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-gelatin blend film: effect of films thickness, relative humidity conditions and polymer ratio on functional properties of edible films.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+                <w:t xml:space="preserve">Effect of water activity on mechanical properties of wheat gluten-based edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centa J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337447v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water activity on mechanical properties of wheat gluten-based edible films.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId606" w:history="1">
+                <w:t xml:space="preserve">Effect of thickness of wheat gluten-based edible films on surface hydrophilicity and water vapour permeability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocca-Smith J.-R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Centa J</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacometti M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scapin F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337433v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thickness of wheat gluten-based edible films on surface hydrophilicity and water vapour permeability.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Scapin F</w:t>
+                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st European Conference on Pharmaceutics: Drug Delivery.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337401v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Pharmaceutics: Drug Delivery.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Biopol 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337381v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+                <w:t xml:space="preserve">Effect of water activity on mechanical properties of wheat gluten-based edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Rocca-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centa J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopol 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337451v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of tyrosol and ferulic acid from biomaterial-based edible films modulated by irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+                <w:t xml:space="preserve">Effect of CO2 sorption on PLA properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocca-Smith J.R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tachon Lagorce-Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcuzzo E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">Biopol 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337443v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CO2 sorption on PLA properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rocca-Smith J.R</w:t>
+                <w:t xml:space="preserve">Release of tyrosol and ferulic acid from biomaterial-based edible films modulated by irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopol 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337460v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water activity on mechanical properties of wheat gluten-based edible films.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId606" w:history="1">
+                <w:t xml:space="preserve">Changes in PLA structure and properties when ageing at various RH and temperatures far and close Tg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocca-Smith J.R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensidoni A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Biopol 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337428v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Delivery of functionality in complex food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion mechanisms in cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium International Meeting on Packaging Material / Bioproduct Interactions (MATBIM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to favor crosslinking in hydrocolloid-based edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Delivery of Functionality in Complex Food Systems.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative effects of both active compounds (ferulic acid and tyrosol) and electron beam irradiation on the functional properties of edible protein-polysaccharide films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornaz S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionizing Radiation and Polymers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of cork: effect of hydration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34752,1577 +34773,1577 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Active Compounds.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electron beam irradiation on mechanical, barrier and structural properties of chitosan-fish gelatin blend films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornaz S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrons and foods.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Cork : Effect of Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce-Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Automation Congress (WAC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Beaune, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology transfer towards the food industry: the organization at the University of Burgundy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasquiel J.-P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Iseki_Food Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics in chitosan packaging films affected by small molecules (water, active compounds).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine-Perdrillat C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Gums and Stabilisers for the Food Industry Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water vapour on the structure and the functional properties of chitosan based food packaging films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Gums and Stabilisers for the Food Industry Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of relative humidity on the functional and barrier properties of bio-based packaging films and active coatings.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kurek M</w:t>
+                <w:t xml:space="preserve">Structure and sorption properties of amorphous polystyrene films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadam A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Debeaufort</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international symposium on food packaging.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">MATBIM 2nd international meeting on Material/Bioproduct Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337288v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the statistical distribution function of the diffusion coefficient scales with system size.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lequin S</w:t>
+                <w:t xml:space="preserve">Influence of relative humidity on the functional and barrier properties of bio-based packaging films and active coatings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galić K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII Sitges conference on statistical mechanics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">5th international symposium on food packaging.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335476v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and sorption properties of amorphous polystyrene films.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kadam A</w:t>
+                <w:t xml:space="preserve">How does the statistical distribution function of the diffusion coefficient scales with system size.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kruger P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lequin S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATBIM 2nd international meeting on Material/Bioproduct Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">XXIII Sitges conference on statistical mechanics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335481v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption properties of amorphous polystyrene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadam A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadam A</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international symposium on food packaging.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption properties of cork</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId636" w:history="1">
+                <w:t xml:space="preserve">Sorption equilibria of water vapour on dry cork stopper.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lequin S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335468v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption equilibria of water vapour on dry cork stopper.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId636" w:history="1">
+                <w:t xml:space="preserve">Oxygen diffusion through natural raw cork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lequin S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine Active Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t>
+              <w:t xml:space="preserve">Diffusion fundamentals IV.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New York, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335460v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen diffusion through natural raw cork</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId636" w:history="1">
+                <w:t xml:space="preserve">Sorption properties of cork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chassagne D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lequin S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffusion fundamentals IV.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New York, France</w:t>
+              <w:t xml:space="preserve">OENO2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335472v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of SO2 on dry and hydrated raw cork used for manufacturing natural stoppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lequin S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassagne D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Active Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption properties of cork.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lequin S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36350,940 +36371,940 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals of adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Awaji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption of sulphur dioxide onto cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lequin S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramaroson V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Active Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of FTIR-ATR for the measurement of water apparent diffusivity in edible biopolymers films.</w:t>
+                <w:t xml:space="preserve">Moisture diffusivity determination at macroscopic and molecular scales in composite food containing emulsion-based edible barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISOPOW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">2nd International Symposium: Delivery of Functionality in Complex Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Amherst, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335432v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture diffusivity determination at macroscopic and molecular scales in composite food containing emulsion-based edible barriers</w:t>
+                <w:t xml:space="preserve">The use of FTIR-ATR for the measurement of water apparent diffusivity in edible biopolymers films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium: Delivery of Functionality in Complex Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Amherst, United States</w:t>
+              <w:t xml:space="preserve">10th ISOPOW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335441v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermal process on structure and functional properties of edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Colloids 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer of small molecules within food packaging films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dury-Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress of Food Science and Technology (IUFOST).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of a characterized model for hydrated fatty protein-based food.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rougier T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonazzi C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daudin J.-D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFSIA : Association Française de Séchage dans l'Industrie et l'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of contact angle measurements and microscopic studies to the knowledge of self-emulsifying drug delivery systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannin V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EUFEPS Conference on Optimising Drug Delivery and Formulation: Evaluation of Drug Delivery Systems. Issues and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the goniometry for studying small molecules transfer at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action n°921: Food Matrices.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37293,221 +37314,221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Chemical Stability of PLA in Food Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeancarlo Renzo Rocca-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-100596-5.22471-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Water and Volatiles at Interfaces: Application to Complex Food Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Hambleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37516,82 +37537,82 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Food Process Engineering Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.445-456, 2013, 978-1-4614-7905-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-7906-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37601,51 +37622,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymère pour la détection des aldéhydes et des cétones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -37693,51 +37714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3130280 - WO2023110783. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -37747,161 +37768,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId813"/>
+      <w:footerReference w:type="default" r:id="rId815"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -37969,51 +37990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03CE9999"/>
+    <w:nsid w:val="72BBBCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -38200,51 +38221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-karbowiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4229-3003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112627420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05545562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70396" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05242229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hachet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04994491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.9182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063740v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasina Sanprasert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pudthaya Kumnerdsiri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusorn Seubsai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyangkun Lueangjaroenkit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaksuma Pongsetkul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14071279" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Doveri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Antonio Diaz Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dacarro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Grisoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Milanese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112257" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05271740v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathummas Khemkaew" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalalai Jaisan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passakorn Kingwascharapong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118053" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05144654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.100877" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17131843" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guerlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2025.100848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanticha Pratinthong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangsan Panyathip" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarinthip Thanakkasaranee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittisak Jantanasakulwong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11090728" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05217950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiia Sikolenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05474250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.101043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05144596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Pawde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04753877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orapan Romruen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74004-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101367" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04443243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carullo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109557" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patthrare Inthamat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubonrat Siripatrawan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127816" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681519v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissuta Choeybundit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittaporn Ngiwngam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Auras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131887" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04649794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101299" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7952" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04801811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathdanai Harnkarnsujarit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2024.100485" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04801716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baloch Asadullah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaejoon Han" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornchai Rachtanapun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16213081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385649v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reis de Carvalho" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2023.2262633" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilloux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rachocki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Bodart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126307" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04091987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuzanna Esoyan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7243" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108954" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04296024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad344" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157633v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klaba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119582" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04234993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03683986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khursheed Ahmad Shiekh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14091830" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14225042" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775088v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07299" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762926v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132534" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mooksupang Liangpanth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriporn Luesuwan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinlanee Kraisitthisirintr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030540" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03712889v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14122487" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.101151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03363716v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Batlogg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Knapkiewicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-021-02118-w" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775033v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120093" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385553v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dal Cin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.09.140" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03181971v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100618" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106924" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02989078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107446" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04023022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Suthiluk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Tritt-Goc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Michalke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120561" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887583v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphorn Panrong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110057" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01643880v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1393384" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511722v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kieffer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loriot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Sauvegrain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385532v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieffer A" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriot C" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvegrain P" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J.-M" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen M" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372038v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Regina da Silva Farias" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorawit Arunatat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnchadh Griffin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc01372e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02507649v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2019.100331" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385512v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinault A" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais M" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Presle M" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615642v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelhedi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jridi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Kchaou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD01P40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895882v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2018.1494132" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895777v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.06.116" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484229v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.17080" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894518v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mairesse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2988" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818340v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894689v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2018.05.021" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509636v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Whyte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b03088" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557037v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.06.056" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01497512v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laconelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2017.31" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385508v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdkuen S" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthiluk P" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Ut S" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaewprachu P" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385502v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509779v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.113" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01409219v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paulin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b02465" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385496v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490724v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish A. Kadam" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-015-1580-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466268v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.035" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5XFB9S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412202v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00599" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235767v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432146v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12210" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493528v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Centa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giacometti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.04.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432199v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.034" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5MQR67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510661v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.11.001" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZKDVCXS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510659v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.02.102" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z3CJKLK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510658v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.060" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNB9MK9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02507720v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Aron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1500783112" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385483v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510665v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kadam" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6872" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCT1BDZN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416661v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudry" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.023" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GX7SDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510663v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bornaz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.038" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJXSV26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510672v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501918n" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173927v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23557" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BZ7LKCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237698v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4043183" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510692v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4016043" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510705v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Gokulakrishnan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Saada" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.11.066" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91RJ1P0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761275v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204655c" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761276v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2011.11058" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295461v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Koev" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yordanov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.004" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510774v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.037" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WGVG05-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510859v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharine Mansfield" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daniela Barrera-Garc&#237;a" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.03.089" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SMK4MFD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05380236v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Alinc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468008v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9039364" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510788v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballandras" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000931h" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E2CF91D36F0D4FD6F60570354C1F8F291B7C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510875v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.05.001" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSCX4671-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237829v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja903954h" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05380009v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467996v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bellat" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brachais" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinc J.-B." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565946v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467823v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chassagne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- P. Bellat" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05380028v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379987v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264364v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390802248585" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467831v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballandras" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385450v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassagne D" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264336v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801314n" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HVTVP1L7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507752v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dury-Brun" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.02.002" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPGJ487Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298031v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368184v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Boualem" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.10.004" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNRC6PKV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292027v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Hambleton" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm701230a" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379930v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539587v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390591000884" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303126v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hervet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060179r" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303133v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.07.030" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FNWHV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335336v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette F" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrion X" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanin T" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335312v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335325v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335320v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335332v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Abi Fadel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523399v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335307v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thipchai P" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantanasakulwong K" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punyodom W" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantrawut P." TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335288v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carullo D" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335292v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335382v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335299v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335282v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335249v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335380v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335236v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335377v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333723v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333729v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335212v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335224v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand X" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet P" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beugnot J.-C" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335374v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335206v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335372v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335370v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335366v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335201v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335145v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou H" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi M" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedi O" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071662v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca Smith" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335164v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedia O" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335185v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquarelli R" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine S" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335176v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335196v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334948v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau N" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C.-H" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensidoni A" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335362v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334955v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334893v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334866v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334881v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334901v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334909v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piasente F" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334928v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334917v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334848v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bornaz" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334823v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335358v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334834v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334812v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradelles R" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour A-L" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure M" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larnaud L" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourey P" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334857v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334804v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurek M" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335356v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335351v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335348v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lequin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334785v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334765v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais L" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334777v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334792v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin C" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334752v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber G" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334601v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334593v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334577v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334585v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334560v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468033v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramaroson" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335340v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333495v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373118v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373263v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523391v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrini M" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282394v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po&#231;as F." TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gali&#263; K" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#269;etar M" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536227v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251532v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373235v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373217v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373204v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po&#231;as F" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galic K" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scetar M" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536208v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373224v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373248v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodart P" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373197v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher J" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornuau G" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corredig M" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373129v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carullo" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier P" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373083v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriot C" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaba V" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan H" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373109v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inthamat P" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siripatrawan U" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373038v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373020v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;baut A" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinault" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;bault J" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372989v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372999v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373053v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumratchayakul P" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinijsuwan S" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373072v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaucher B" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouffrey C" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251597v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaucher" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338912v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion Kevin" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338920v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372947v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah A" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338851v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338895v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338905v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amara C" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338829v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338866v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338834v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanner C" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338859v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Brachais" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255489v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338886v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338877v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saekow M." TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuanpet J" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng L.C" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying T.Y" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337468v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338643v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine-Perdrillat C" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338634v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337466v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337447v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337433v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centa J" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337401v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.-R" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacometti M" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scapin F" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337460v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337428v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255504v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337398v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337372v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornaz S" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337326v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337361v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337337v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasquiel J.-P" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337322v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337309v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337288v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debeaufort" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335476v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruger P" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335481v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadam A" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337302v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335468v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335460v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335472v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335456v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335449v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335444v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S." TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson V" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335432v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335441v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335411v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335418v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335402v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rougier T" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonazzi C" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daudin J.-D." TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268779v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335389v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172044v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca-Smith" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965224712" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22471-2" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511760v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7906-2_21" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83281C858F6E9540A708C61CDBCCB27D5A043B7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-karbowiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4229-3003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112627420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05545562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion No&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70396" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05242229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hachet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04994491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.9182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05271740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathummas Khemkaew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalalai Jaisan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passakorn Kingwascharapong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroat Rawdkuen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05144654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimonpan Kaewprachu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirongrong Tongdeesoontorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.100877" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05157333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121333" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05121935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Doveri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Antonio Diaz Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dacarro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Grisoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Milanese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112257" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05063740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasina Sanprasert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pudthaya Kumnerdsiri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusorn Seubsai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyangkun Lueangjaroenkit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaksuma Pongsetkul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14071279" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17131843" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guerlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2025.100848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanticha Pratinthong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangsan Panyathip" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarinthip Thanakkasaranee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittisak Jantanasakulwong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11090728" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05217950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisiia Sikolenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05474250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2025.101043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05144596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Pawde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samart Sai-Ut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04753877v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orapan Romruen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74004-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101367" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04443243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Carullo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109557" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385655v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681519v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissuta Choeybundit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittaporn Ngiwngam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Auras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131887" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04801716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baloch Asadullah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaejoon Han" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornchai Rachtanapun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16213081" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04649794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101299" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536182v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7952" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04801811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathdanai Harnkarnsujarit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2024.100485" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04279640v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patthrare Inthamat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubonrat Siripatrawan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127816" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385649v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilloux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rachocki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R. Bodart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126307" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04091987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syuzanna Esoyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7243" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04253854v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Reis de Carvalho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2023.2262633" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urena M" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenek S" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dole P" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108954" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04296024v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad344" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157633v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klaba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119582" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04234993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132534" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khursheed Ahmad Shiekh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mooksupang Liangpanth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriporn Luesuwan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinlanee Kraisitthisirintr" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14030540" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03712889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14122487" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902663v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2022.101151" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03363716v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Batlogg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Knapkiewicz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-021-02118-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03683986v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14091830" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07299" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903495v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14225042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120093" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dal Cin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.09.140" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03766398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.05.021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053424v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106924" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03181971v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100618" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02989078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107446" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04023022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Suthiluk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Tritt-Goc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Michalke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120561" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887583v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphorn Panrong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110057" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154605v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pasquarelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04064" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385532v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01643880v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1393384" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511722v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kieffer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loriot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Sauvegrain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieffer A" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriot C" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvegrain P" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J.-M" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen M" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372038v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Regina da Silva Farias" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorawit Arunatat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnchadh Griffin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9gc01372e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02507649v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2019.100331" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385512v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinault A" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais M" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Presle M" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895777v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.06.116" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02484229v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.17080" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895882v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2018.1494132" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615642v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelhedi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jridi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Kchaou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.006" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD01P40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894518v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mairesse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2988" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818340v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894689v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2018.05.021" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557037v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.06.056" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509636v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Whyte" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piasente" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b03088" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdkuen S" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suthiluk P" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai-Ut S" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaewprachu P" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620079v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phunsiri Sutilhuk" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01497512v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laconelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bellat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marcuzzo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2017.31" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385502v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01510433v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lauquin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.094" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01613521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gougeon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509779v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rocca-Smith" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.02.113" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01409219v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paulin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b02465" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490724v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish A. Kadam" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-015-1580-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04235767v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466268v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.035" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5XFB9S5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01468831v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b00956" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412202v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00599" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412173v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9669-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385496v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493504v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marcuzzo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sensidoni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.020" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJQ4KRVS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432146v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12210" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493528v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Centa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giacometti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.04.001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432199v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.034" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5MQR67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385487v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510659v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Josep Gallardo-Chac&#243;n" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.02.102" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Z3CJKLK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510658v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.060" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNB9MK9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510661v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.11.001" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZKDVCXS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02507720v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Aron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1500783112" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385483v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510665v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kadam" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6872" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCT1BDZN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302379v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tachon Lagorce-Tachon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.05.034" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z20W71H5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416661v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudry" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.023" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GX7SDTX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510663v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bornaz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.038" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJXSV26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510672v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501918n" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173927v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23557" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BZ7LKCZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237698v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4043183" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510692v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4016043" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510705v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narasimhan Gokulakrishnan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vonna" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Saada" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.11.066" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91RJ1P0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761275v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204655c" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761276v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2011.11058" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295461v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavdar Koev" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Yordanov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.08.004" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510774v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.037" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WGVG05-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510859v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharine Mansfield" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daniela Barrera-Garc&#237;a" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.03.089" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SMK4MFD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05380236v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Alinc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510788v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballandras" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000931h" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E2CF91D36F0D4FD6F60570354C1F8F291B7C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468008v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9039364" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510875v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.05.001" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSCX4671-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237829v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja903954h" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05380009v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565946v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467996v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lequin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bellat" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brachais" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinc J.-B." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379987v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05380028v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467823v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chassagne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- P. Bellat" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264364v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390802248585" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467831v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballandras" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385450v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassagne D" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264336v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801314n" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HVTVP1L7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368184v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Boualem" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.10.004" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNRC6PKV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298031v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.03.076" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTDR6W5N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292027v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Hambleton" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm701230a" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507752v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dury-Brun" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.02.002" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPGJ487Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05379930v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539587v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390591000884" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303126v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hervet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060179r" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02303133v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2005.07.030" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3FNWHV7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335325v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrion X" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilette F" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335320v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335336v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanin T" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335312v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335332v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Abi Fadel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523399v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335307v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thipchai P" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantanasakulwong K" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punyodom W" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantrawut P." TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335292v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carullo D" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335288v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335382v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335299v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335242v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urena" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335282v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335249v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335380v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335236v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335377v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333729v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335212v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335224v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand X" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiotte-Suchet P" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beugnot J.-C" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333723v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335216v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335374v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335229v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335206v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335372v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335370v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335366v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335201v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335145v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou H" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi M" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedi O" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335152v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071662v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca Smith" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620103v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.060" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335164v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedia O" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335176v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335185v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquarelli R" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontaine S" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335196v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334938v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334948v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau N" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C.-H" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo E" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sensidoni A" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335362v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334955v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334901v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334909v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piasente F" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334893v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334866v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334881v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334917v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334928v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334848v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bornaz" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334823v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335358v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334834v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334812v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradelles R" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour A-L" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure M" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larnaud L" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourey P" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334857v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334804v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurek M" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335356v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335351v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335348v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lequin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334785v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334765v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais L" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334777v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334792v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin C" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334601v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334752v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber G" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334593v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334577v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334585v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334560v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468033v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramaroson" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335340v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333495v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373118v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373263v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523391v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrini M" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282394v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po&#231;as F." TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gali&#263; K" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#269;etar M" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536227v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251532v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373235v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373217v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373204v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po&#231;as F" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galic K" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scetar M" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536208v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373224v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373248v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodart P" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373197v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher J" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornuau G" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corredig M" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373129v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carullo" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier P" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373083v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriot C" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaba V" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan H" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373109v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inthamat P" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siripatrawan U" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373038v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373020v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;baut A" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guinault" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;bault J" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372989v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373053v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumratchayakul P" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinijsuwan S" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372999v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373072v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaucher B" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouffrey C" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251597v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaucher" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338920v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion Kevin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338912v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05372947v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah A" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338829v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338905v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amara C" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338895v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338851v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338859v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.R" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Brachais" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338834v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanner C" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338866v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255489v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255516v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338886v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338842v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338877v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saekow M." TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuanpet J" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng L.C" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying T.Y" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337468v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338643v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine-Perdrillat C" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338634v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337447v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337433v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centa J" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337401v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocca-Smith J.-R" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacometti M" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scapin F" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337428v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337460v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337466v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255504v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337398v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337372v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornaz S" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337326v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337361v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04255494v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337337v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasquiel J.-P" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337322v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337309v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335481v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadam A" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337288v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debeaufort" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335476v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kruger P" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337302v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335460v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335472v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335468v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335456v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335449v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335444v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S." TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson V" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335441v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335432v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335411v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335418v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335402v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rougier T" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonazzi C" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daudin J.-D." TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268779v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335389v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172044v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeancarlo Renzo Rocca-Smith" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780081005965224712" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100596-5.22471-2" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511760v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7906-2_21" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83281C858F6E9540A708C61CDBCCB27D5A043B7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05333479v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>