--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -66,10160 +66,10692 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of Fatigue, Cardiorespiratory Fitness, and Neuromuscular Function in COVID-19 ICU Patients: A 6-Month Follow-Up Study</w:t>
+                <w:t xml:space="preserve">Effect of motor imagery training of dorsiflexor muscles on motor unit behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+                <w:t xml:space="preserve">Vincent Malejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Foschia</w:t>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gondin</w:t>
+                <w:t xml:space="preserve">Nicolas Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Franck Di Rienzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (11), pp.2409 - 2418. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 506, pp.116148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2026.116148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369458v1</w:t>
+                <w:t xml:space="preserve">hal-05555971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Narrow- versus Wide-Pulse Neuromuscular Electrical Stimulation Training on Isometric Strength and Underlying Neuromuscular Adaptations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle tendon vibration revisited: Why tonic vibration reflex and kinaesthetic illusions matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Espeit</w:t>
+                <w:t xml:space="preserve">Louis‐david Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christos Paizis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Di Rienzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003813⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP290085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369354v1</w:t>
+                <w:t xml:space="preserve">hal-05576192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single exposure to prolonged flexor carpi radialis muscle vibration increases sensorimotor cortical areas activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of Fatigue, Cardiorespiratory Fitness, and Neuromuscular Function in COVID-19 ICU Patients: A 6-Month Follow-Up Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Foschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pfenninger</w:t>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fabre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles-Etienne Benoit</w:t>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00522.2024⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (11), pp.2409 - 2418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384047v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of Fatigue, Cardiorespiratory Fitness, and Neuromuscular Function in Covid-19 ICU Patients: A 6-Month Follow-Up Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Foschia</w:t>
+                <w:t xml:space="preserve">Effects of Narrow- versus Wide-Pulse Neuromuscular Electrical Stimulation Training on Isometric Strength and Underlying Neuromuscular Adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum Brownstein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Nicola A Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185961v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of acute physical and cognitive exercises on sequential motor skill learning: An exploratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of Fatigue, Cardiorespiratory Fitness, and Neuromuscular Function in Covid-19 ICU Patients: A 6-Month Follow-Up Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Foschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Digonet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327725⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376594v1</w:t>
+                <w:t xml:space="preserve">hal-05185961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Intensity Interval Exercise Affects Explicit Sequential Motor Consolidation With Both Physical and Motor Imagery Practice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">A single exposure to prolonged flexor carpi radialis muscle vibration increases sensorimotor cortical areas activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Pfenninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gelebart</w:t>
+                <w:t xml:space="preserve">Narimane Zeghoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
+                <w:t xml:space="preserve">Ahmed Adham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Blanco</w:t>
+                <w:t xml:space="preserve">Charles-Etienne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133 (1), pp.310-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.70168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00522.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427943v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Corticospinal and Motoneuronal Excitability Evaluation during Unfatiguing and Fatiguing Cycling Exercise</w:t>
+                <w:t xml:space="preserve">The effects of acute physical and cognitive exercises on sequential motor skill learning: An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Mira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+                <w:t xml:space="preserve">Guillaume Digonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+                <w:t xml:space="preserve">Gabrielle Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Roma</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56 (9), pp.1849-1859. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0327725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772892v1</w:t>
+                <w:t xml:space="preserve">hal-05376594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Fatigue in COVID-19 ICU Survivors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+                <w:t xml:space="preserve">High-intensity interval exercise affects explicit sequential motor consolidation with both physical and mental practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Digonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Foschia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Rimaud</w:t>
+                <w:t xml:space="preserve">Juliette Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003455⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.05.10.653061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369416v1</w:t>
+                <w:t xml:space="preserve">hal-05070194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are females getting more fatigable as they age?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High‐Intensity Interval Exercise Affects Explicit Sequential Motor Consolidation With Both Physical and Motor Imagery Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Digonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05637-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.70168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843916v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing endurance performance with combined imagined and actual physical practice</w:t>
+                <w:t xml:space="preserve">Reliability of Corticospinal and Motoneuronal Excitability Evaluation during Unfatiguing and Fatiguing Cycling Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Souron</w:t>
+                <w:t xml:space="preserve">José Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+                <w:t xml:space="preserve">Enrico Roma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05510-6⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (9), pp.1849-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586980v1</w:t>
+                <w:t xml:space="preserve">hal-04772892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of prolonged vibration to the flexor carpi radialis muscle on intracortical excitability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors Associated with Fatigue in COVID-19 ICU Survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Foschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pfenninger</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59255-5⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (9), pp.1563 - 1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715431v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Fatigue in COVID-19 ICU Survivors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+                <w:t xml:space="preserve">Are females getting more fatigable as they age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Foschia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Rimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003455⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05637-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664149v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Inward Currents in Tibialis Anterior Motoneurons Can Be Reliably Estimated within the Same Session</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing endurance performance with combined imagined and actual physical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baudry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102911⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05510-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615539v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-pulse electrical stimulation of the quadriceps allows greater maximal evocable torque than conventional stimulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of prolonged vibration to the flexor carpi radialis muscle on intracortical excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Pfenninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Zeghoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicola A Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05145-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59255-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894530v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular adjustments to unweighted running: the increase in hamstring activity is sensitive to trait anxiety</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nicol</w:t>
+                <w:t xml:space="preserve">Factors Associated with Fatigue in COVID-19 ICU Survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Foschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1212198⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116070v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring objective fatigability and autonomic dysfunction in clinical populations: How and why?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+                <w:t xml:space="preserve">Persistent Inward Currents in Tibialis Anterior Motoneurons Can Be Reliably Estimated within the Same Session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo N O Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde F Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (4), pp.3541. </w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78, pp.102911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1140833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715404v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How about running on Mars? Influence of sensorimotor coherence on running and spatial perception in simulated reduced gravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute effects of conventional versus wide‐pulse neuromuscular electrical stimulation on quadriceps evoked torque and neuromuscular function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Keime</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1201253⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (8), pp.1307 - 1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204212v1</w:t>
+                <w:t xml:space="preserve">hal-04302832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can local vibration alter the contribution of persistent inward currents to human motoneuron firing ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wide-pulse electrical stimulation of the quadriceps allows greater maximal evocable torque than conventional stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jp284210⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (6), pp.1209-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080242v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Differences between Old and Very Old Men in Performance and Fatigability Are Evident after Cycling but Not Isometric or Concentric Single-Limb Tasks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Measuring objective fatigability and autonomic dysfunction in clinical populations: How and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde F Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003181⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.3541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1140833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894552v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance fatigability during isometric vs. concentric quadriceps fatiguing tasks in men and women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Parent</w:t>
+                <w:t xml:space="preserve">Neuromuscular adjustments to unweighted running: the increase in hamstring activity is sensitive to trait anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Ressam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Kunimasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102715⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1212198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1212198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894502v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-field low-frequency fatigue measurement after repeated drop jumps</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How about running on Mars? Influence of sensorimotor coherence on running and spatial perception in simulated reduced gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chomienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sainton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1039616⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14, pp.1201253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1201253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894509v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very old adults show impaired fatigue resistance compared to old adults independently of sex during a knee-extensors isometric test</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can local vibration alter the contribution of persistent inward currents to human motoneuron firing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2022.111732⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 601 (8), pp.1467-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jp284210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894444v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory Fitness and Neuromuscular Function of Mechanically Ventilated ICU COVID-19 Patients*</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Age-Related Differences between Old and Very Old Men in Performance and Fatigability Are Evident after Cycling but Not Isometric or Concentric Single-Limb Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Foschia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Gondin</w:t>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000005641⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (9), pp.1641-1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302820v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local vibration training improves the recovery of quadriceps strength in early rehabilitation after anterior cruciate ligament reconstruction: A feasibility randomised controlled trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Rambaud</w:t>
+                <w:t xml:space="preserve">Performance fatigability during isometric vs. concentric quadriceps fatiguing tasks in men and women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Dalmais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Espeit</w:t>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.08.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.102715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467150v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Physical Activity, Quadriceps Muscle Performance, and Biological Characteristics of Very Old Men and Women</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On-field low-frequency fatigue measurement after repeated drop jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (1), pp.47-54. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gerona/glab239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1039616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749565v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of self-reported fatigue in intensive care unit survivors 6 months–5 years after discharge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Souron</w:t>
+                <w:t xml:space="preserve">Cardiorespiratory Fitness and Neuromuscular Function of Mechanically Ventilated ICU COVID-19 Patients*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Foschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09623-w⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.1555 - 1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000005641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647527v1</w:t>
+                <w:t xml:space="preserve">hal-04302820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of quadriceps muscle versus tendon prolonged local vibration on force production capacities and central nervous system excitability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Very old adults show impaired fatigue resistance compared to old adults independently of sex during a knee-extensors isometric test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-022-05028-9⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.111732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2022.111732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894494v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue, physical activity, and quality of life in people self-reporting symptoms of chronic venous disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Local vibration training improves the recovery of quadriceps strength in early rehabilitation after anterior cruciate ligament reconstruction: A feasibility randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery: Venous and Lymphatic Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvsv.2022.04.016⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (4), pp.101441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499010v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Accelerometry an Effective Method to Assess Muscle Vibrations in Comparison to Ultrafast Ultrasonography?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Prevalence of self-reported fatigue in intensive care unit survivors 6 months–5 years after discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Infantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gergelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3035838⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09623-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467157v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of race distance on performance fatigability in male trail and ultra‐trail runners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Vincent</w:t>
+                <w:t xml:space="preserve">Association Between Physical Activity, Quadriceps Muscle Performance, and Biological Characteristics of Very Old Men and Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14004⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.47-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glab239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272026v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and agreement of a dynamic quadriceps incremental test for the assessment of neuromuscular function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Acute effects of quadriceps muscle versus tendon prolonged local vibration on force production capacities and central nervous system excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2020.102503⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (11), pp.2451-2461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-022-05028-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492975v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wide-pulse neuromuscular electrical stimulation frequency and superimposed tendon vibration on occurrence and magnitude of extra torque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fatigue, physical activity, and quality of life in people self-reporting symptoms of chronic venous disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery: Venous and Lymphatic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1147-1154.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvsv.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443166v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Differences in Neuromuscular Fatigue and Changes in Cost of Running after Mountain Trail Races of Various Distances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Effect of race distance on performance fatigability in male trail and ultra‐trail runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002719⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272033v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductions in motoneuron excitability during sustained isometric contractions are dependent on stimulus and contraction intensity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Accelerometry an Effective Method to Assess Muscle Vibrations in Comparison to Ultrafast Ultrasonography?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Škarabot</w:t>
+                <w:t xml:space="preserve">Robin Trama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00070.2021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.1409-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3035838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467161v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central fatigue aetiology in prolonged trail running races</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Vincent</w:t>
+                <w:t xml:space="preserve">Influence of wide-pulse neuromuscular electrical stimulation frequency and superimposed tendon vibration on occurrence and magnitude of extra torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (1), pp.302-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/EP089177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03115340v1</w:t>
+                <w:t xml:space="preserve">hal-03443166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between intensive care unit-acquired weakness, fatigability and fatigue: What role for the central nervous system?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sex Differences in Neuromuscular Fatigue and Changes in Cost of Running after Mountain Trail Races of Various Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2020.11.019⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Publish Ahead of Print, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467152v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedside voluntary and evoked forces evaluation in intensive care unit patients: a narrative review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
+                <w:t xml:space="preserve">Reliability and agreement of a dynamic quadriceps incremental test for the assessment of neuromuscular function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03567-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56, pp.102503 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2020.102503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443149v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task failure during sustained low‐intensity contraction is not associated with a critical amount of central fatigue</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reductions in motoneuron excitability during sustained isometric contractions are dependent on stimulus and contraction intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ansdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Škarabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (5), pp.1636-1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00070.2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.13815⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03467153v1</w:t>
+                <w:t xml:space="preserve">hal-03467161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room for improvement : metrological properties of passive muscle–tendon stiffness measures in children with cerebral palsy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Central fatigue aetiology in prolonged trail running races</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-020-04434-1⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP089177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175707v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration‐induced depression in spinal loop excitability revisited</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bedside voluntary and evoked forces evaluation in intensive care unit patients: a narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP278469⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03567-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409446v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Effects of Whole-Body Vibration Warm-up on Leg and Vertical Stiffness During Running</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rossi</w:t>
+                <w:t xml:space="preserve">Relationship between intensive care unit-acquired weakness, fatigability and fatigue: What role for the central nervous system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gergelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Infantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000003153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2020.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409711v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Active Muscle Stiffness after Intermittent Submaximal Isometric Contractions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Besson</w:t>
+                <w:t xml:space="preserve">Task failure during sustained low‐intensity contraction is not associated with a critical amount of central fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐cloé Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002080⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (12), pp.2329-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409444v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What causes increased passive stiffness of plantarflexor muscle–tendon unit in children with spastic cerebral palsy?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Room for improvement : metrological properties of passive muscle–tendon stiffness measures in children with cerebral palsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 119 (10), pp.2151-2165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04208-4⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 120 (9), pp.1999-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-020-04434-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408534v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of force development and rapid muscle activation characteristics of knee extensors in very old men</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vibration‐induced depression in spinal loop excitability revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.110640⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 597 (21), pp.5179-5193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP278469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409448v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active versus local vibration warm-up effects on knee extensors stiffness and neuromuscular performance of healthy young males</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Souron</w:t>
+                <w:t xml:space="preserve">Acute Effects of Whole-Body Vibration Warm-up on Leg and Vertical Stiffness During Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Paradisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Dallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Zambelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Besson</w:t>
+                <w:t xml:space="preserve">Elias Zacharogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darryl Cochrane</w:t>
+                <w:t xml:space="preserve">Jérémy Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (2), pp.206-211. </w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2018.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000003153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467143v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability outcomes and inter-limb differences in ankle joint stiffness in children with unilateral cerebral palsy depend on the method of analysis</w:t>
+                <w:t xml:space="preserve">Reduced Active Muscle Stiffness after Intermittent Submaximal Isometric Contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boulard</w:t>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gautheron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pournot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2019.102353⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (12), pp.2603-2609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408529v1</w:t>
+                <w:t xml:space="preserve">hal-02409444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparate kinetics of change in responses to electrical stimulation at the thoracic and lumbar level during fatiguing isometric knee extension</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What causes increased passive stiffness of plantarflexor muscle–tendon unit in children with spastic cerebral palsy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00635.2019⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (10), pp.2151-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04208-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408518v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Peripheral Fatigue Thresholds Among Different Force-Velocity Conditions: An Individual-Based Model Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rate of force development and rapid muscle activation characteristics of knee extensors in very old men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hautier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.110640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.110640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00875⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02464388v1</w:t>
+                <w:t xml:space="preserve">hal-02409448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate Muscle Length and Tendon Vibration Optimize Corticospinal Excitability During Knee Extensors Local Vibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Active versus local vibration warm-up effects on knee extensors stiffness and neuromuscular performance of healthy young males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Zambelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01266⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), pp.206-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409466v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural adaptations in quadriceps muscle after 4 weeks of local vibration training in young versus older subjects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reliability outcomes and inter-limb differences in ankle joint stiffness in children with unilateral cerebral palsy depend on the method of analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/apnm-2017-0612⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.102353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2019.102353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467132v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eight Weeks of Local Vibration Training Do Not Increase Tibialis Anterior Muscle Stiffness Evaluated by Supersonic Shear Imaging</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Disparate kinetics of change in responses to electrical stimulation at the thoracic and lumbar level during fatiguing isometric knee extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (1), pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00635.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03467134v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional and shear wave elastography ultrasound: A reliable method to analyse spastic muscles?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Michel</w:t>
+                <w:t xml:space="preserve">Critical Peripheral Fatigue Thresholds Among Different Force-Velocity Conditions: An Individual-Based Model Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aubry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mus.25716⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409507v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Acute and chronic neuromuscular adaptations to local vibration training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Intermediate Muscle Length and Tendon Vibration Optimize Corticospinal Excitability During Knee Extensors Local Vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 118 (2), pp.483-483. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3776-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409502v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical voluntary activation testing methodology impacts central fatigue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Neural adaptations in quadriceps muscle after 4 weeks of local vibration training in young versus older subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3678-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (5), pp.427-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2017-0612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409531v1</w:t>
+                <w:t xml:space="preserve">hal-03467132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced cortical voluntary activation during bilateral knee extension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Eight Weeks of Local Vibration Training Do Not Increase Tibialis Anterior Muscle Stiffness Evaluated by Supersonic Shear Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.291-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2017.01.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02409542v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute and chronic neuromuscular adaptations to local vibration training</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional and shear wave elastography ultrasound: A reliable method to analyse spastic muscles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3688-8⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (2), pp.222-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.25716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409527v1</w:t>
+                <w:t xml:space="preserve">hal-02409507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eight weeks of local vibration training increases dorsiflexor muscle cortical voluntary activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Correction to: Acute and chronic neuromuscular adaptations to local vibration training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00793.2016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (2), pp.483-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3776-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409537v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of compression stockings on ankle muscle H-reflexes during standing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cortical voluntary activation testing methodology impacts central fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (9), pp.1845-1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3678-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mus.25455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02409545v1</w:t>
+                <w:t xml:space="preserve">hal-02409531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Acute Exposure to Muscle Vibration Decreases Knee Extensors Force Production and Modulates Associated Central Nervous System Excitability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reduced cortical voluntary activation during bilateral knee extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Girompaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2017.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00519⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02409515v1</w:t>
+                <w:t xml:space="preserve">hal-02409542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does intrinsic motivation enhance motor cortex excitability?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute and chronic neuromuscular adaptations to local vibration training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.12732⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (10), pp.1939-1964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3688-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01432294v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Extension before Sleep Loss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+                <w:t xml:space="preserve">Eight weeks of local vibration training increases dorsiflexor muscle cortical voluntary activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Farabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000925⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (6), pp.1504-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00793.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409610v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of the functional measures of the corticospinal pathways to dorsiflexor muscles during maximal voluntary contractions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">An Acute Exposure to Muscle Vibration Decreases Knee Extensors Force Production and Modulates Associated Central Nervous System Excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Mcneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02409556v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soft ankle brace increases soleus Hoffman reflex amplitude but does not modify presynaptic inhibition during upright standing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of compression stockings on ankle muscle H-reflexes during standing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pavailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.08.007⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (4), pp.596-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.25455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01811722v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in active tibialis anterior stiffness evaluated using supersonic shear imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léonard Féasson</w:t>
+                <w:t xml:space="preserve">Does intrinsic motivation enhance motor cortex excitability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Radel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Pjevac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (11), pp.1732-1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.12732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409559v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in tibialis anterior corticospinal properties after acute prolonged muscle vibration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sleep Extension before Sleep Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Erblang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3378-y⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (8), pp.1595-1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467103v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of muscle vibration on sensorimotor integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reliability of the functional measures of the corticospinal pathways to dorsiflexor muscles during maximal voluntary contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Farabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Tindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2014.12.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 369 (11), pp.368-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409642v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achilles tendon vibration-induced changes in plantar flexor corticospinal excitability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A soft ankle brace increases soleus Hoffman reflex amplitude but does not modify presynaptic inhibition during upright standing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pavailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hintzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-014-4125-4⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.448 - 450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409647v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of exercise-induced spinal loop properties in response to oxygen availability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Racinais</w:t>
+                <w:t xml:space="preserve">Sex differences in active tibialis anterior stiffness evaluated using supersonic shear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bringard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Farabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-014-3032-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (14), pp.3534-3537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409633v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracting biceps brachii elastic properties can be reliably characterized using supersonic shear imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Changes in tibialis anterior corticospinal properties after acute prolonged muscle vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Farabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 115 (3), pp.497-505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-014-3037-0⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 116 (6), pp.1197-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3378-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409627v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of soleus corticospinal excitability during Achilles tendon vibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acute effects of muscle vibration on sensorimotor integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 587, pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2014.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-015-4336-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02409621v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Dorsiflexion Shoes on Neuromuscular Fatigue of the Plantar Flexors After Combined Tapping-Jumping Exercises in Volleyball Players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modulation of exercise-induced spinal loop properties in response to oxygen availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Racinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bringard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3182773271⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (3), pp.471-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-3032-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409656v1</w:t>
+                <w:t xml:space="preserve">hal-02409633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ipsi- and contralateral H-reflexes and V-waves after unilateral chronic Achilles tendon vibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Achilles tendon vibration-induced changes in plantar flexor corticospinal excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Canon</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Pérot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (9), pp.2223-2231. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 233 (2), pp.441-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-013-2651-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-014-4125-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02409650v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoffmann reflex is increased after 14 days of daily repeated Achilles tendon vibration for the soleus but not for the gastrocnemii muscles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contracting biceps brachii elastic properties can be reliably characterized using supersonic shear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pérot</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (1), pp.14-20. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (3), pp.497-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/h11-129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-3037-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409682v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle force recovery in relation to muscle oxygenation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modulation of soleus corticospinal excitability during Achilles tendon vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Buchheit</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-097X.2012.01141.x⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 233 (9), pp.2655-2662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-015-4336-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409662v1</w:t>
+                <w:t xml:space="preserve">hal-02409621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Effects of Achilles Tendon Vibration on Soleus and Tibialis Anterior Spinal and Cortical Excitability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ipsi- and contralateral H-reflexes and V-waves after unilateral chronic Achilles tendon vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pérot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/h2012-032⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (9), pp.2223-2231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-013-2651-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467316v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute postural modulation of the soleus H-reflex after Achilles tendon vibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of Dorsiflexion Shoes on Neuromuscular Fatigue of the Plantar Flexors After Combined Tapping-Jumping Exercises in Volleyball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pérot</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gaillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2012.06.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (7), pp.2025-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3182773271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02409665v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of repeated Achilles tendon vibration on triceps surae stiffness and reflex excitability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hoffmann reflex is increased after 14 days of daily repeated Achilles tendon vibration for the soleus but not for the gastrocnemii muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (1), pp.87-94. </w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (1), pp.14-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/h11-129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409687v1</w:t>
+                <w:t xml:space="preserve">hal-02409682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruits et vibrations au travail 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acute Effects of Achilles Tendon Vibration on Soleus and Tibialis Anterior Spinal and Cortical Excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deroussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.657-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/h2012-032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964189v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of ankle stiffness and electromechanical delay in immobilized children: Three cases studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acute postural modulation of the soleus H-reflex after Achilles tendon vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.02.003⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 523 (2), pp.154-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2012.06.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409695v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of repeated Achilles tendon vibration on triceps surae force production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Muscle force recovery in relation to muscle oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ufland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buchheit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (5), pp.380-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-097X.2012.01141.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of repeated Achilles tendon vibration on triceps surae stiffness and reflex excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruits et vibrations au travail 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 223, pp.179 - 185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Follow-up of ankle stiffness and electromechanical delay in immobilized children: Three cases studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Doutrellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.642-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of repeated Achilles tendon vibration on triceps surae force production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (4), pp.648-654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10229,701 +10761,701 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval exercise affects explicit sequential motor consolidation with both physical and mental practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Motor memory under sleep deprivation: Can physical exercise support consolidation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Digonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Blanco</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070194v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which severe COVID-19 patients may benefit the most from pulmonary rehabilitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society 2021 International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of running an ultramarathon on neuromuscular fatigue: effects of sex and distance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Anniversary Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual congress, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an Achilles tendon vibration program on triceps surae stiffness : a case study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Effects of an Achilles tendon vibration program on triceps surae force production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76ème Congrès annuel de la Société de Physiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Marseille, France. pp.82</w:t>
+              <w:t xml:space="preserve">14th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457213v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an Achilles tendon vibration program on triceps surae force production.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Effects of an Achilles tendon vibration program on triceps surae stiffness : a case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">76ème Congrès annuel de la Société de Physiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Marseille, France. pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457210v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A folding ergometer device to assess the neuromechanical properties of children ankles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Compiègne, France. pp.129-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10933,168 +11465,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue etiology in COVID-19 patients admitted in ICU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId344"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11241,51 +11773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Maffiuletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003813" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pfenninger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Zeghoudi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00522.2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003789" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Digonet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouilloux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327725" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blanco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70168" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Roma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003465" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rimaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003455" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05637-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05510-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59255-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664149v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003455" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05145-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde F Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1140833" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894552v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003181" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894502v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102715" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ridard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1039616" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2022.111732" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005641" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coulondre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalmais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.08.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Infantino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09623-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Mat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Micol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2022.04.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492975v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102503" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002719" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ansdell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#352;karabot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00070.2021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03115340v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espeit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP089177" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.11.019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443149v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Morel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03567-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467153v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;clo&#233; Voirin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13815" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175707v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boulard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04434-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409446v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278469" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409711v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Paradisis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pappas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Dallas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zacharogiannis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rossi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003153" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408534v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04208-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409448v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110640" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zambelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Cochrane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.07.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408529v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2019.102353" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408518v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464388v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Liotard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00875" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409466v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oriol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01266" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0612" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467134v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.09.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7X0LNVW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathevon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Testa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25716" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409502v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3776-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409531v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3678-x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409542v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girompaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.01.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409527v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3688-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00793.2016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pavailler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25455" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409515v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcneil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00519" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409610v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J Arnal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000925" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409556v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHCGBMZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811722v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pavailler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.08.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36GBMXMZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467103v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3378-y" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tindel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.12.025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQZ9KTZJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409647v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4125-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409633v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bringard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3032-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409627v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Galy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3037-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409621v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4336-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409656v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaillien" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182773271" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409650v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2651-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTDP1R9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409682v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h11-129" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409662v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ufland" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097X.2012.01141.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3081EC2B75D114F0ABB897FAEF984142F5C4478F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467316v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deroussen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitjean" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-032" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409665v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.067" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57FL9DBK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409687v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.10.011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S6N06DT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409695v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mora" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verhaeghe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Doutrellot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.02.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHZM0HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409690v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.02.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMVSRG9T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070194v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bouvier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902132v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996198v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457213v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457210v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343461v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khider" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhoutte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904749v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malejac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2026.116148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;david Beaulieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP290085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Maffiuletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003813" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pfenninger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Zeghoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00522.2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Digonet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouilloux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327725" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blanco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.10.653061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Roma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003465" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rimaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003455" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05637-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05510-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59255-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003455" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05145-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde F Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1140833" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003181" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102715" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ridard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1039616" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005641" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2022.111732" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coulondre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalmais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.08.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Infantino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09623-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Mat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cudel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Micol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2022.04.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002719" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ansdell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#352;karabot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00070.2021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03115340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espeit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP089177" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443149v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Morel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03567-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.11.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;clo&#233; Voirin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13815" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175707v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boulard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04434-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409446v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278469" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409711v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Paradisis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pappas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Dallas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zacharogiannis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rossi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003153" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04208-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110640" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467143v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zambelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Cochrane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.07.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408529v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2019.102353" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408518v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464388v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Liotard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00875" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409466v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oriol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01266" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467132v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0612" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467134v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.09.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7X0LNVW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathevon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Testa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25716" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3776-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3678-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409542v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girompaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.01.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3688-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00793.2016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcneil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00519" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pavailler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25455" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J Arnal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000925" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHCGBMZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pavailler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.08.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36GBMXMZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467103v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3378-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tindel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.12.025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQZ9KTZJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409633v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bringard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3032-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409647v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4125-4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409627v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Galy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3037-0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409621v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4336-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409650v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2651-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTDP1R9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409656v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaillien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182773271" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409682v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h11-129" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467316v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deroussen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitjean" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-032" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409665v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.067" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57FL9DBK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409662v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ufland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097X.2012.01141.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3081EC2B75D114F0ABB897FAEF984142F5C4478F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.10.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S6N06DT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964189v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409695v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mora" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verhaeghe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Doutrellot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.02.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHZM0HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409690v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.02.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMVSRG9T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541844v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902132v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996198v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457210v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457213v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343461v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khider" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhoutte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904749v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>