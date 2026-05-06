--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -900,278 +900,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of acute physical and cognitive exercises on sequential motor skill learning: An exploratory study</w:t>
+                <w:t xml:space="preserve">High-intensity interval exercise affects explicit sequential motor consolidation with both physical and mental practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Digonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Pouilloux</w:t>
+                <w:t xml:space="preserve">Juliette Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Debarnot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327725⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.05.10.653061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376594v1</w:t>
+                <w:t xml:space="preserve">hal-05070194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval exercise affects explicit sequential motor consolidation with both physical and mental practice</w:t>
+                <w:t xml:space="preserve">The effects of acute physical and cognitive exercises on sequential motor skill learning: An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Digonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
+                <w:t xml:space="preserve">Gabrielle Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Blanco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (11), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0327725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.05.10.653061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070194v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Intensity Interval Exercise Affects Explicit Sequential Motor Consolidation With Both Physical and Motor Imagery Practice</w:t>
               </w:r>
@@ -1183,77 +1183,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Digonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (11), </w:t>
@@ -2470,295 +2470,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring objective fatigability and autonomic dysfunction in clinical populations: How and why?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuromuscular adjustments to unweighted running: the increase in hamstring activity is sensitive to trait anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde F Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
+                <w:t xml:space="preserve">Camille Fazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Ressam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Kunimasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1140833⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1212198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1212198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715404v1</w:t>
+                <w:t xml:space="preserve">hal-04116070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular adjustments to unweighted running: the increase in hamstring activity is sensitive to trait anxiety</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoko Kunimasa</w:t>
+                <w:t xml:space="preserve">Measuring objective fatigability and autonomic dysfunction in clinical populations: How and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nicol</w:t>
+                <w:t xml:space="preserve">Mathilde F Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1212198. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.3541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1212198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1140833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116070v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How about running on Mars? Influence of sensorimotor coherence on running and spatial perception in simulated reduced gravity</w:t>
               </w:r>
@@ -6414,265 +6414,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active versus local vibration warm-up effects on knee extensors stiffness and neuromuscular performance of healthy young males</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability outcomes and inter-limb differences in ankle joint stiffness in children with unilateral cerebral palsy depend on the method of analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Zambelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Besson</w:t>
+                <w:t xml:space="preserve">C. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darryl Cochrane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (2), pp.206-211. </w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.102353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2018.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2019.102353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467143v1</w:t>
+                <w:t xml:space="preserve">hal-02408529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability outcomes and inter-limb differences in ankle joint stiffness in children with unilateral cerebral palsy depend on the method of analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active versus local vibration warm-up effects on knee extensors stiffness and neuromuscular performance of healthy young males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boulard</w:t>
+                <w:t xml:space="preserve">Alessandro Zambelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gautheron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Darryl Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49, pp.102353. </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), pp.206-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2019.102353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408529v1</w:t>
+                <w:t xml:space="preserve">hal-03467143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparate kinetics of change in responses to electrical stimulation at the thoracic and lumbar level during fatiguing isometric knee extension</w:t>
               </w:r>
@@ -7020,247 +7020,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural adaptations in quadriceps muscle after 4 weeks of local vibration training in young versus older subjects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+                <w:t xml:space="preserve">Eight Weeks of Local Vibration Training Do Not Increase Tibialis Anterior Muscle Stiffness Evaluated by Supersonic Shear Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/apnm-2017-0612⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.291-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467132v1</w:t>
+                <w:t xml:space="preserve">hal-03467134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eight Weeks of Local Vibration Training Do Not Increase Tibialis Anterior Muscle Stiffness Evaluated by Supersonic Shear Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Lapole</w:t>
+                <w:t xml:space="preserve">Neural adaptations in quadriceps muscle after 4 weeks of local vibration training in young versus older subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (5), pp.427-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2017-0612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.09.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03467134v1</w:t>
+                <w:t xml:space="preserve">hal-03467132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional and shear wave elastography ultrasound: A reliable method to analyse spastic muscles?</w:t>
               </w:r>
@@ -7699,73 +7699,85 @@
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52, pp.17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and chronic neuromuscular adaptations to local vibration training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7797,1159 +7809,1159 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117 (10), pp.1939-1964. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3688-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight weeks of local vibration training increases dorsiflexor muscle cortical voluntary activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Farabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (6), pp.1504-1515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00793.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Acute Exposure to Muscle Vibration Decreases Knee Extensors Force Production and Modulates Associated Central Nervous System Excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Mcneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of compression stockings on ankle muscle H-reflexes during standing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Pavailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; nerve. Supplement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (4), pp.596-598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mus.25455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does intrinsic motivation enhance motor cortex excitability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Radel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Pjevac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (11), pp.1732-1738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/psyp.12732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep Extension before Sleep Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick J Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Erblang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (8), pp.1595-1603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of the functional measures of the corticospinal pathways to dorsiflexor muscles during maximal voluntary contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Farabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 369 (11), pp.368-374. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2016.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A soft ankle brace increases soleus Hoffman reflex amplitude but does not modify presynaptic inhibition during upright standing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pavailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hintzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49, pp.448 - 450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in active tibialis anterior stiffness evaluated using supersonic shear imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Farabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (14), pp.3534-3537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in tibialis anterior corticospinal properties after acute prolonged muscle vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Farabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8967,1791 +8979,1791 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116 (6), pp.1197-1205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3378-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute effects of muscle vibration on sensorimotor integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 587, pp.46-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2014.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of exercise-induced spinal loop properties in response to oxygen availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rupp</w:t>
+                <w:t xml:space="preserve">Achilles tendon vibration-induced changes in plantar flexor corticospinal excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Racinais</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-014-3032-5⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 233 (2), pp.441-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-014-4125-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409633v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achilles tendon vibration-induced changes in plantar flexor corticospinal excitability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of exercise-induced spinal loop properties in response to oxygen availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Racinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bringard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-014-4125-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (3), pp.471-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-3032-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409647v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contracting biceps brachii elastic properties can be reliably characterized using supersonic shear imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (3), pp.497-505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-014-3037-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of soleus corticospinal excitability during Achilles tendon vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Temesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick J Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 233 (9), pp.2655-2662. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-015-4336-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ipsi- and contralateral H-reflexes and V-waves after unilateral chronic Achilles tendon vibration</w:t>
+                <w:t xml:space="preserve">Influence of Dorsiflexion Shoes on Neuromuscular Fatigue of the Plantar Flexors After Combined Tapping-Jumping Exercises in Volleyball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Pérot</w:t>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gaillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-013-2651-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (7), pp.2025-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3182773271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02409650v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Dorsiflexion Shoes on Neuromuscular Fatigue of the Plantar Flexors After Combined Tapping-Jumping Exercises in Volleyball Players</w:t>
+                <w:t xml:space="preserve">Ipsi- and contralateral H-reflexes and V-waves after unilateral chronic Achilles tendon vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gaillien</w:t>
+                <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+                <w:t xml:space="preserve">Chantal Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (7), pp.2025-2033. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (9), pp.2223-2231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3182773271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-013-2651-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409656v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoffmann reflex is increased after 14 days of daily repeated Achilles tendon vibration for the soleus but not for the gastrocnemii muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (1), pp.14-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/h11-129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Effects of Achilles Tendon Vibration on Soleus and Tibialis Anterior Spinal and Cortical Excitability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle force recovery in relation to muscle oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ufland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Pérot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Petitjean</w:t>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buchheit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/h2012-032⟩</w:t>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (5), pp.380-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-097X.2012.01141.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467316v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute postural modulation of the soleus H-reflex after Achilles tendon vibration</w:t>
+                <w:t xml:space="preserve">Acute Effects of Achilles Tendon Vibration on Soleus and Tibialis Anterior Spinal and Cortical Excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deroussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2012.06.067⟩</w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (4), pp.657-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/h2012-032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02409665v1</w:t>
+                <w:t xml:space="preserve">hal-01467316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle force recovery in relation to muscle oxygenation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute postural modulation of the soleus H-reflex after Achilles tendon vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Buchheit</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 523 (2), pp.154-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2012.06.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-097X.2012.01141.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02409662v1</w:t>
+                <w:t xml:space="preserve">hal-02409665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of repeated Achilles tendon vibration on triceps surae stiffness and reflex excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (1), pp.87-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruits et vibrations au travail 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 223, pp.179 - 185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follow-up of ankle stiffness and electromechanical delay in immobilized children: Three cases studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Doutrellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (4), pp.642-647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of repeated Achilles tendon vibration on triceps surae force production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (4), pp.648-654. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10761,147 +10773,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor memory under sleep deprivation: Can physical exercise support consolidation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Digonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10911,51 +10923,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which severe COVID-19 patients may benefit the most from pulmonary rehabilitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11014,73 +11026,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society 2021 International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of running an ultramarathon on neuromuscular fatigue: effects of sex and distance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11139,323 +11151,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Anniversary Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual congress, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an Achilles tendon vibration program on triceps surae force production.</w:t>
+                <w:t xml:space="preserve">Effects of an Achilles tendon vibration program on triceps surae stiffness : a case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">76ème Congrès annuel de la Société de Physiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Marseille, France. pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457210v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an Achilles tendon vibration program on triceps surae stiffness : a case study.</w:t>
+                <w:t xml:space="preserve">Effects of an Achilles tendon vibration program on triceps surae force production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76ème Congrès annuel de la Société de Physiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Marseille, France. pp.82</w:t>
+              <w:t xml:space="preserve">14th Annual Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457213v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A folding ergometer device to assess the neuromechanical properties of children ankles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Compiègne, France. pp.129-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11465,51 +11477,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue etiology in COVID-19 patients admitted in ICU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11568,65 +11580,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId344"/>
+      <w:footerReference w:type="default" r:id="rId345"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11773,51 +11785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malejac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2026.116148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;david Beaulieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP290085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Maffiuletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003813" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pfenninger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Zeghoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00522.2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Digonet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouilloux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327725" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blanco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.10.653061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Roma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003465" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rimaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003455" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05637-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05510-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59255-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003455" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05145-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde F Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1140833" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003181" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102715" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ridard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1039616" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005641" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2022.111732" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coulondre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalmais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.08.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Infantino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09623-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Mat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cudel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Micol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2022.04.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002719" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ansdell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#352;karabot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00070.2021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03115340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espeit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP089177" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443149v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Morel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03567-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.11.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;clo&#233; Voirin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13815" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175707v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boulard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04434-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409446v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278469" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409711v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Paradisis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pappas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Dallas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zacharogiannis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rossi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003153" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04208-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110640" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467143v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zambelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Cochrane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.07.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408529v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2019.102353" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408518v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464388v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Liotard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00875" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409466v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oriol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01266" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467132v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0612" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467134v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.09.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7X0LNVW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathevon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Testa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25716" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3776-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3678-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409542v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girompaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.01.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3688-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00793.2016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409515v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcneil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00519" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pavailler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25455" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J Arnal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000925" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409556v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHCGBMZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pavailler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.08.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36GBMXMZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467103v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3378-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tindel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.12.025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQZ9KTZJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409633v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bringard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3032-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409647v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4125-4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409627v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Galy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3037-0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409621v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4336-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409650v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2651-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTDP1R9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409656v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaillien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182773271" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409682v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h11-129" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467316v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deroussen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitjean" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-032" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409665v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.067" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57FL9DBK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409662v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ufland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097X.2012.01141.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3081EC2B75D114F0ABB897FAEF984142F5C4478F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.10.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S6N06DT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964189v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409695v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mora" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verhaeghe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Doutrellot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.02.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHZM0HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409690v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.02.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMVSRG9T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541844v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902132v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996198v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457210v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457213v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343461v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khider" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhoutte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904749v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malejac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2026.116148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;david Beaulieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP290085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Maffiuletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003813" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pfenninger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Zeghoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00522.2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Digonet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blanco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.10.653061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouilloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Roma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003465" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rimaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003455" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05637-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05510-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59255-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003455" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05145-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde F Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1140833" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003181" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102715" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ridard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1039616" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005641" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2022.111732" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coulondre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalmais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.08.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Infantino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09623-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Mat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cudel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Micol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2022.04.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002719" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ansdell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#352;karabot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00070.2021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03115340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espeit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP089177" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443149v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Morel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03567-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.11.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;clo&#233; Voirin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13815" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175707v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boulard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04434-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409446v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278469" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409711v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Paradisis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pappas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Dallas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zacharogiannis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rossi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003153" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04208-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110640" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2019.102353" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zambelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Cochrane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.07.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408518v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464388v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Liotard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00875" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409466v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oriol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01266" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.09.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7X0LNVW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0612" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathevon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Testa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25716" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3776-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3678-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409542v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girompaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.01.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ2RD2Z3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409527v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3688-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409537v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00793.2016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409515v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcneil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00519" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pavailler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25455" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409610v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J Arnal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000925" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409556v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHCGBMZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811722v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pavailler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.08.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36GBMXMZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467103v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3378-y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409642v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tindel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.12.025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQZ9KTZJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409647v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4125-4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409633v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bringard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3032-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409627v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Galy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3037-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409621v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4336-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409656v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaillien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182773271" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409650v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2651-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTDP1R9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409682v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h11-129" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ufland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097X.2012.01141.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3081EC2B75D114F0ABB897FAEF984142F5C4478F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deroussen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitjean" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-032" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409665v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.067" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57FL9DBK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409687v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.10.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S6N06DT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964189v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409695v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mora" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verhaeghe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Doutrellot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.02.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHZM0HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409690v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.02.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMVSRG9T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541844v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902132v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996198v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457213v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457210v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343461v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khider" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhoutte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904749v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>