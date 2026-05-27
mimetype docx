--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -364,364 +364,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of Fatigue, Cardiorespiratory Fitness, and Neuromuscular Function in COVID-19 ICU Patients: A 6-Month Follow-Up Study</w:t>
+                <w:t xml:space="preserve">High‐Intensity Interval Exercise Affects Explicit Sequential Motor Consolidation With Both Physical and Motor Imagery Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+                <w:t xml:space="preserve">Guillaume Digonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Foschia</w:t>
+                <w:t xml:space="preserve">Juliette Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gondin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Lucie Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (11), pp.2409 - 2418. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.70168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369458v1</w:t>
+                <w:t xml:space="preserve">hal-05427943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Narrow- versus Wide-Pulse Neuromuscular Electrical Stimulation Training on Isometric Strength and Underlying Neuromuscular Adaptations</w:t>
+                <w:t xml:space="preserve">Recovery of Fatigue, Cardiorespiratory Fitness, and Neuromuscular Function in COVID-19 ICU Patients: A 6-Month Follow-Up Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Espeit</w:t>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Clément Foschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicola A Maffiuletti</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 57 (11), pp.2409 - 2418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369354v1</w:t>
+                <w:t xml:space="preserve">hal-05369458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of Fatigue, Cardiorespiratory Fitness, and Neuromuscular Function in Covid-19 ICU Patients: A 6-Month Follow-Up Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -900,4740 +900,4740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity interval exercise affects explicit sequential motor consolidation with both physical and mental practice</w:t>
+                <w:t xml:space="preserve">Effects of Narrow- versus Wide-Pulse Neuromuscular Electrical Stimulation Training on Isometric Strength and Underlying Neuromuscular Adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Digonet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gelebart</w:t>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Blanco</w:t>
+                <w:t xml:space="preserve">Nicola A Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (11), </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.05.10.653061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070194v1</w:t>
+                <w:t xml:space="preserve">hal-05369354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of acute physical and cognitive exercises on sequential motor skill learning: An exploratory study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">High-intensity interval exercise affects explicit sequential motor consolidation with both physical and mental practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Digonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327725⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.05.10.653061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376594v1</w:t>
+                <w:t xml:space="preserve">hal-05070194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Intensity Interval Exercise Affects Explicit Sequential Motor Consolidation With Both Physical and Motor Imagery Practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The effects of acute physical and cognitive exercises on sequential motor skill learning: An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Digonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Pouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (11), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0327725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.70168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427943v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Corticospinal and Motoneuronal Excitability Evaluation during Unfatiguing and Fatiguing Cycling Exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent Inward Currents in Tibialis Anterior Motoneurons Can Be Reliably Estimated within the Same Session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Mira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+                <w:t xml:space="preserve">Ricardo N O Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Roma</w:t>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56 (9), pp.1849-1859. </w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78, pp.102911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772892v1</w:t>
+                <w:t xml:space="preserve">hal-04615539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Fatigue in COVID-19 ICU Survivors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reliability of Corticospinal and Motoneuronal Excitability Evaluation during Unfatiguing and Fatiguing Cycling Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Diana Rimaud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Roma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56 (9), pp.1563 - 1573. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003455⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 56 (9), pp.1849-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369416v1</w:t>
+                <w:t xml:space="preserve">hal-04772892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are females getting more fatigable as they age?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+                <w:t xml:space="preserve">Factors Associated with Fatigue in COVID-19 ICU Survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Foschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léonard Féasson</w:t>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05637-6⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (9), pp.1563 - 1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/mss.0000000000003455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843916v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing endurance performance with combined imagined and actual physical practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are females getting more fatigable as they age?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gruet</w:t>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05510-6⟩</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05637-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586980v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of prolonged vibration to the flexor carpi radialis muscle on intracortical excitability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
+                <w:t xml:space="preserve">Factors Associated with Fatigue in COVID-19 ICU Survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Foschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59255-5⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715431v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Fatigue in COVID-19 ICU Survivors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Callum Brownstein</w:t>
+                <w:t xml:space="preserve">Effects of prolonged vibration to the flexor carpi radialis muscle on intracortical excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Pfenninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Zeghoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fiona Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003455⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59255-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664149v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Inward Currents in Tibialis Anterior Motoneurons Can Be Reliably Estimated within the Same Session</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Enhancing endurance performance with combined imagined and actual physical practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo N O Mesquita</w:t>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baudry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+                <w:t xml:space="preserve">Mathieu Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78, pp.102911. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05510-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615539v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of conventional versus wide‐pulse neuromuscular electrical stimulation on quadriceps evoked torque and neuromuscular function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Espeit</w:t>
+                <w:t xml:space="preserve">Age-Related Differences between Old and Very Old Men in Performance and Fatigability Are Evident after Cycling but Not Isometric or Concentric Single-Limb Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (8), pp.1307 - 1321. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (9), pp.1641-1650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302832v1</w:t>
+                <w:t xml:space="preserve">hal-04894552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-pulse electrical stimulation of the quadriceps allows greater maximal evocable torque than conventional stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Espeit</w:t>
+                <w:t xml:space="preserve">Measuring objective fatigability and autonomic dysfunction in clinical populations: How and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde F Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05145-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.3541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1140833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894530v1</w:t>
+                <w:t xml:space="preserve">hal-04715404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular adjustments to unweighted running: the increase in hamstring activity is sensitive to trait anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Ressam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Kunimasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1212198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2023.1212198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring objective fatigability and autonomic dysfunction in clinical populations: How and why?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute effects of conventional versus wide‐pulse neuromuscular electrical stimulation on quadriceps evoked torque and neuromuscular function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (4), pp.3541. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (8), pp.1307 - 1321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2023.1140833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.14375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715404v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How about running on Mars? Influence of sensorimotor coherence on running and spatial perception in simulated reduced gravity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sainton</w:t>
+                <w:t xml:space="preserve">Wide-pulse electrical stimulation of the quadriceps allows greater maximal evocable torque than conventional stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola A Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1201253⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (6), pp.1209-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05145-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204212v1</w:t>
+                <w:t xml:space="preserve">hal-04894530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can local vibration alter the contribution of persistent inward currents to human motoneuron firing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 601 (8), pp.1467-1482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/jp284210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Differences between Old and Very Old Men in Performance and Fatigability Are Evident after Cycling but Not Isometric or Concentric Single-Limb Tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léonard Féasson</w:t>
+                <w:t xml:space="preserve">How about running on Mars? Influence of sensorimotor coherence on running and spatial perception in simulated reduced gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chomienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (9), pp.1641-1650. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1201253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1201253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894552v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance fatigability during isometric vs. concentric quadriceps fatiguing tasks in men and women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Acute effects of quadriceps muscle versus tendon prolonged local vibration on force production capacities and central nervous system excitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Parent</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102715⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (11), pp.2451-2461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-022-05028-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894502v1</w:t>
+                <w:t xml:space="preserve">hal-04894494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-field low-frequency fatigue measurement after repeated drop jumps</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatigue, physical activity, and quality of life in people self-reporting symptoms of chronic venous disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1039616⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery: Venous and Lymphatic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1147-1154.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvsv.2022.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894509v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory Fitness and Neuromuscular Function of Mechanically Ventilated ICU COVID-19 Patients*</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">On-field low-frequency fatigue measurement after repeated drop jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50, pp.1555 - 1565. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000005641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1039616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302820v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very old adults show impaired fatigue resistance compared to old adults independently of sex during a knee-extensors isometric test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Performance fatigability during isometric vs. concentric quadriceps fatiguing tasks in men and women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2022.111732⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.102715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894444v1</w:t>
+                <w:t xml:space="preserve">hal-04894502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local vibration training improves the recovery of quadriceps strength in early rehabilitation after anterior cruciate ligament reconstruction: A feasibility randomised controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very old adults show impaired fatigue resistance compared to old adults independently of sex during a knee-extensors isometric test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65 (4), pp.101441. </w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.111732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2022.111732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467150v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of self-reported fatigue in intensive care unit survivors 6 months–5 years after discharge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Souron</w:t>
+                <w:t xml:space="preserve">Cardiorespiratory Fitness and Neuromuscular Function of Mechanically Ventilated ICU COVID-19 Patients*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Foschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum G Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09623-w⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.1555 - 1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ccm.0000000000005641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647527v1</w:t>
+                <w:t xml:space="preserve">hal-04302820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Physical Activity, Quadriceps Muscle Performance, and Biological Characteristics of Very Old Men and Women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+                <w:t xml:space="preserve">Local vibration training improves the recovery of quadriceps strength in early rehabilitation after anterior cruciate ligament reconstruction: A feasibility randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Coulondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glab239⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (4), pp.101441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749565v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of quadriceps muscle versus tendon prolonged local vibration on force production capacities and central nervous system excitability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Association Between Physical Activity, Quadriceps Muscle Performance, and Biological Characteristics of Very Old Men and Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robin Souron</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 122 (11), pp.2451-2461. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-022-05028-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glab239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894494v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue, physical activity, and quality of life in people self-reporting symptoms of chronic venous disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of self-reported fatigue in intensive care unit survivors 6 months–5 years after discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Le Mat</w:t>
+                <w:t xml:space="preserve">Jérôme Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cudel</w:t>
+                <w:t xml:space="preserve">Pascal Infantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Micol</w:t>
+                <w:t xml:space="preserve">Laurent Gergelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery: Venous and Lymphatic Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (5), pp.1147-1154.e1. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvsv.2022.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09623-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499010v1</w:t>
+                <w:t xml:space="preserve">hal-03647527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of race distance on performance fatigability in male trail and ultra‐trail runners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bedside voluntary and evoked forces evaluation in intensive care unit patients: a narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahid Kennouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Temesi</w:t>
+                <w:t xml:space="preserve">Jérome Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Besson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Vincent</w:t>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14004⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-021-03567-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272026v1</w:t>
+                <w:t xml:space="preserve">hal-03443149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Accelerometry an Effective Method to Assess Muscle Vibrations in Comparison to Ultrafast Ultrasonography?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Relationship between intensive care unit-acquired weakness, fatigability and fatigue: What role for the central nervous system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gergelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Infantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3035838⟩</w:t>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2020.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467157v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of wide-pulse neuromuscular electrical stimulation frequency and superimposed tendon vibration on occurrence and magnitude of extra torque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131 (1), pp.302-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00968.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in Neuromuscular Fatigue and Changes in Cost of Running after Mountain Trail Races of Various Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Publish Ahead of Print, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and agreement of a dynamic quadriceps incremental test for the assessment of neuromuscular function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Varesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56, pp.102503 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelekin.2020.102503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductions in motoneuron excitability during sustained isometric contractions are dependent on stimulus and contraction intensity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jakob Škarabot</w:t>
+                <w:t xml:space="preserve">Effect of race distance on performance fatigability in male trail and ultra‐trail runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00070.2021⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467161v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central fatigue aetiology in prolonged trail running races</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Vincent</w:t>
+                <w:t xml:space="preserve">Is Accelerometry an Effective Method to Assess Muscle Vibrations in Comparison to Ultrafast Ultrasonography?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Trama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/EP089177⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.1409-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3035838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115340v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedside voluntary and evoked forces evaluation in intensive care unit patients: a narrative review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
+                <w:t xml:space="preserve">Reductions in motoneuron excitability during sustained isometric contractions are dependent on stimulus and contraction intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ansdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Škarabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-021-03567-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (5), pp.1636-1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00070.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443149v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between intensive care unit-acquired weakness, fatigability and fatigue: What role for the central nervous system?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Infantino</w:t>
+                <w:t xml:space="preserve">Central fatigue aetiology in prolonged trail running races</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62, pp.101-110. </w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2020.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/EP089177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467152v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task failure during sustained low‐intensity contraction is not associated with a critical amount of central fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐cloé Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (12), pp.2329-2341. </w:t>
@@ -5782,1485 +5782,1485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration‐induced depression in spinal loop excitability revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Disparate kinetics of change in responses to electrical stimulation at the thoracic and lumbar level during fatiguing isometric knee extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP278469⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (1), pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00635.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409446v1</w:t>
+                <w:t xml:space="preserve">hal-02408518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Effects of Whole-Body Vibration Warm-up on Leg and Vertical Stiffness During Running</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical Peripheral Fatigue Thresholds Among Different Force-Velocity Conditions: An Individual-Based Model Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Paradisis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000003153⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409711v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Active Muscle Stiffness after Intermittent Submaximal Isometric Contractions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibration‐induced depression in spinal loop excitability revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002080⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 597 (21), pp.5179-5193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP278469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409444v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What causes increased passive stiffness of plantarflexor muscle–tendon unit in children with spastic cerebral palsy?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acute Effects of Whole-Body Vibration Warm-up on Leg and Vertical Stiffness During Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Paradisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Pappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Dallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Zacharogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-019-04208-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000003153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408534v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of force development and rapid muscle activation characteristics of knee extensors in very old men</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduced Active Muscle Stiffness after Intermittent Submaximal Isometric Contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pournot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.110640⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (12), pp.2603-2609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409448v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability outcomes and inter-limb differences in ankle joint stiffness in children with unilateral cerebral palsy depend on the method of analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Gautheron</w:t>
+                <w:t xml:space="preserve">What causes increased passive stiffness of plantarflexor muscle–tendon unit in children with spastic cerebral palsy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2019.102353⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (10), pp.2151-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-019-04208-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408529v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active versus local vibration warm-up effects on knee extensors stiffness and neuromuscular performance of healthy young males</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Rate of force development and rapid muscle activation characteristics of knee extensors in very old men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Varesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2018.07.003⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.110640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2019.110640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467143v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparate kinetics of change in responses to electrical stimulation at the thoracic and lumbar level during fatiguing isometric knee extension</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Singh</w:t>
+                <w:t xml:space="preserve">Reliability outcomes and inter-limb differences in ankle joint stiffness in children with unilateral cerebral palsy depend on the method of analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00635.2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.102353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2019.102353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408518v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Peripheral Fatigue Thresholds Among Different Force-Velocity Conditions: An Individual-Based Model Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Active versus local vibration warm-up effects on knee extensors stiffness and neuromuscular performance of healthy young males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Zambelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Liotard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Darryl Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), pp.206-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464388v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate Muscle Length and Tendon Vibration Optimize Corticospinal Excitability During Knee Extensors Local Vibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Correction to: Acute and chronic neuromuscular adaptations to local vibration training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01266⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (2), pp.483-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-017-3776-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409466v1</w:t>
+                <w:t xml:space="preserve">hal-02409502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eight Weeks of Local Vibration Training Do Not Increase Tibialis Anterior Muscle Stiffness Evaluated by Supersonic Shear Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Lapole</w:t>
+                <w:t xml:space="preserve">Intermediate Muscle Length and Tendon Vibration Optimize Corticospinal Excitability During Knee Extensors Local Vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03467134v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural adaptations in quadriceps muscle after 4 weeks of local vibration training in young versus older subjects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+                <w:t xml:space="preserve">Eight Weeks of Local Vibration Training Do Not Increase Tibialis Anterior Muscle Stiffness Evaluated by Supersonic Shear Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.291-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/apnm-2017-0612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03467132v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional and shear wave elastography ultrasound: A reliable method to analyse spastic muscles?</w:t>
               </w:r>
@@ -7374,226 +7374,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Acute and chronic neuromuscular adaptations to local vibration training</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Neural adaptations in quadriceps muscle after 4 weeks of local vibration training in young versus older subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 118 (2), pp.483-483. </w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (5), pp.427-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-017-3776-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2017-0612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409502v1</w:t>
+                <w:t xml:space="preserve">hal-03467132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical voluntary activation testing methodology impacts central fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117 (9), pp.1845-1857. </w:t>
@@ -7644,51 +7644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced cortical voluntary activation during bilateral knee extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girompaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7747,77 +7747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute and chronic neuromuscular adaptations to local vibration training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7864,103 +7864,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight weeks of local vibration training increases dorsiflexor muscle cortical voluntary activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Farabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Féasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (6), pp.1504-1515. </w:t>
@@ -7998,103 +7998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Acute Exposure to Muscle Vibration Decreases Knee Extensors Force Production and Modulates Associated Central Nervous System Excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Mcneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8128,51 +8128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of compression stockings on ankle muscle H-reflexes during standing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Pavailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8226,829 +8226,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does intrinsic motivation enhance motor cortex excitability?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in tibialis anterior corticospinal properties after acute prolonged muscle vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Farabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.12732⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (6), pp.1197-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3378-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432294v1</w:t>
+                <w:t xml:space="preserve">hal-03467103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Extension before Sleep Loss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+                <w:t xml:space="preserve">Does intrinsic motivation enhance motor cortex excitability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Radel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Pjevac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000925⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (11), pp.1732-1738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.12732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409610v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of the functional measures of the corticospinal pathways to dorsiflexor muscles during maximal voluntary contractions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+                <w:t xml:space="preserve">Sleep Extension before Sleep Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Erblang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 369 (11), pp.368-374. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (8), pp.1595-1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2016.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02409556v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soft ankle brace increases soleus Hoffman reflex amplitude but does not modify presynaptic inhibition during upright standing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+                <w:t xml:space="preserve">Reliability of the functional measures of the corticospinal pathways to dorsiflexor muscles during maximal voluntary contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Farabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.08.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 369 (11), pp.368-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811722v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in active tibialis anterior stiffness evaluated using supersonic shear imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A soft ankle brace increases soleus Hoffman reflex amplitude but does not modify presynaptic inhibition during upright standing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pavailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hintzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.448 - 450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409559v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in tibialis anterior corticospinal properties after acute prolonged muscle vibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex differences in active tibialis anterior stiffness evaluated using supersonic shear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Farabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Féasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (6), pp.1197-1205. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (14), pp.3534-3537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3378-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467103v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute effects of muscle vibration on sensorimotor integration</w:t>
               </w:r>
@@ -9150,90 +9150,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achilles tendon vibration-induced changes in plantar flexor corticospinal excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Temesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick J Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 233 (2), pp.441-448. </w:t>
@@ -9440,51 +9440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (3), pp.497-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9531,90 +9531,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of soleus corticospinal excitability during Achilles tendon vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Temesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick J Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 233 (9), pp.2655-2662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10328,448 +10328,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of repeated Achilles tendon vibration on triceps surae stiffness and reflex excitability</w:t>
+                <w:t xml:space="preserve">Bruits et vibrations au travail 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 223, pp.179 - 185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409687v1</w:t>
+                <w:t xml:space="preserve">hal-04964189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruits et vibrations au travail 5</w:t>
+                <w:t xml:space="preserve">Effects of repeated Achilles tendon vibration on triceps surae stiffness and reflex excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964189v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of ankle stiffness and electromechanical delay in immobilized children: Three cases studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of repeated Achilles tendon vibration on triceps surae force production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (4), pp.642-647. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.648-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409695v1</w:t>
+                <w:t xml:space="preserve">hal-02409690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of repeated Achilles tendon vibration on triceps surae force production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Follow-up of ankle stiffness and electromechanical delay in immobilized children: Three cases studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Doutrellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 20 (4), pp.648-654. </w:t>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.642-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2010.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409690v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10787,90 +10787,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor memory under sleep deprivation: Can physical exercise support consolidation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Digonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gelebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10937,103 +10937,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which severe COVID-19 patients may benefit the most from pulmonary rehabilitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society 2021 International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual congress, France</w:t>
@@ -11062,90 +11062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of running an ultramarathon on neuromuscular fatigue: effects of sex and distance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11187,51 +11187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an Achilles tendon vibration program on triceps surae stiffness : a case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11269,51 +11269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an Achilles tendon vibration program on triceps surae force production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pérot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11364,51 +11364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A folding ergometer device to assess the neuromechanical properties of children ankles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11491,103 +11491,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue etiology in COVID-19 patients admitted in ICU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
@@ -11785,51 +11785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malejac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2026.116148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;david Beaulieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP290085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Maffiuletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003813" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pfenninger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Zeghoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00522.2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Digonet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blanco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.10.653061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouilloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Roma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003465" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369416v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rimaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003455" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05637-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05510-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59255-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003455" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894530v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05145-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde F Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1140833" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003181" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102715" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ridard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1039616" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005641" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2022.111732" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coulondre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalmais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.08.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Infantino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09623-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Mat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cudel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Micol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2022.04.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002719" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492975v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467161v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ansdell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#352;karabot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00070.2021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03115340v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espeit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP089177" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443149v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Morel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03567-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.11.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;clo&#233; Voirin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13815" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175707v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boulard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04434-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409446v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278469" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409711v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Paradisis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pappas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Dallas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zacharogiannis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rossi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003153" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04208-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110640" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2019.102353" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467143v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zambelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Cochrane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.07.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408518v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464388v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Liotard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00875" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409466v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oriol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01266" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.09.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7X0LNVW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0612" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathevon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Testa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25716" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3776-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3678-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409542v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girompaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.01.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ2RD2Z3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409527v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3688-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409537v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00793.2016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409515v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcneil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00519" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pavailler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25455" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409610v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J Arnal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000925" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409556v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHCGBMZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811722v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pavailler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.08.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36GBMXMZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467103v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3378-y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409642v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tindel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.12.025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQZ9KTZJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409647v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4125-4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409633v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bringard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3032-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409627v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Galy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3037-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409621v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4336-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409656v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaillien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182773271" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409650v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2651-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTDP1R9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409682v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h11-129" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ufland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097X.2012.01141.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3081EC2B75D114F0ABB897FAEF984142F5C4478F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deroussen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitjean" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-032" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409665v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.067" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57FL9DBK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409687v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.10.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S6N06DT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964189v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409695v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mora" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verhaeghe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Doutrellot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.02.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHZM0HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409690v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.02.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMVSRG9T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541844v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902132v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996198v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457213v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457210v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343461v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khider" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhoutte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904749v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malejac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2026.116148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;david Beaulieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Paizis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP290085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427943v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Digonet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gelebart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouvier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70168" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum G Brownstein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003789" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003789" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pfenninger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Zeghoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00522.2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rozand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola A Maffiuletti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003813" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.10.653061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouilloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327725" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04615539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo N O Mesquita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04772892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Varesco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Roma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003465" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rimaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000003455" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05637-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003455" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59255-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05510-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Luneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003181" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde F Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2023.1140833" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05145-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04080242v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mesquita" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brownstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jp284210" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-022-05028-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Mat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cudel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Micol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2022.04.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ridard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1039616" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102715" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04894444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2022.111732" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ccm.0000000000005641" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coulondre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalmais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.08.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decourt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab239" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647527v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Infantino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gergel&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09623-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443149v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Morel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03567-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2020.11.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00968.2020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002719" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2020.102503" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3035838" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467161v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ansdell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob &#352;karabot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00070.2021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03115340v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espeit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP089177" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;clo&#233; Voirin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13815" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175707v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boulard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gross" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04434-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408518v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00635.2019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Liotard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00875" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409446v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP278469" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409711v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Paradisis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Pappas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Dallas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zacharogiannis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rossi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003153" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408534v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04208-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409448v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2019.110640" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2019.102353" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467143v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zambelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Cochrane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2018.07.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3776-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409466v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oriol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01266" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467134v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.09.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7X0LNVW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathevon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Testa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25716" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467132v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2017-0612" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3678-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409542v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girompaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.01.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ2RD2Z3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409527v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3688-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409537v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Farabet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00793.2016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409515v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcneil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00519" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pavailler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25455" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467103v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3378-y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432294v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Pjevac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Colson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12732" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-393BXQ93-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J Arnal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Erblang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Guillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000925" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409556v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHCGBMZT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pavailler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.08.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36GBMXMZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409559v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bordat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.08.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409642v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tindel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.12.025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQZ9KTZJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409647v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4125-4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409633v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bringard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3032-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409627v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Galy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3037-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409621v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4336-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409656v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaillien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182773271" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409650v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal P&#233;rot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2651-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VTDP1R9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409682v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h11-129" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ufland" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097X.2012.01141.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3081EC2B75D114F0ABB897FAEF984142F5C4478F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deroussen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitjean" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-032" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409665v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.067" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57FL9DBK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964189v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409687v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.10.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S6N06DT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409690v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.02.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMVSRG9T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosset" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mora" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verhaeghe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Doutrellot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2010.02.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHZM0HN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541844v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prudent" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902132v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996198v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457213v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457210v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343461v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khider" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhoutte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904749v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>