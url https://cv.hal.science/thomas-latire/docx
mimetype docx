--- v1 (2026-03-25)
+++ v2 (2026-05-04)
@@ -2113,319 +2113,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of zinc sacrificial anode degradation on the defence system of the Pacific oyster, &amp;lt;i&amp;gt;Crassostrea gigas&amp;lt;/i&amp;gt;: Chronic and acute exposures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of primary cultured haemocytes from the marine gastropod Haliotis tuberculata under 10-day exposure to cadmium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Latire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elmina Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mahaut</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.213-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.06.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314104v1</w:t>
+                <w:t xml:space="preserve">hal-02278077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of primary cultured haemocytes from the marine gastropod Haliotis tuberculata under 10-day exposure to cadmium chloride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of zinc sacrificial anode degradation on the defence system of the Pacific oyster, &amp;lt;i&amp;gt;Crassostrea gigas&amp;lt;/i&amp;gt;: Chronic and acute exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmina Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Latire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Le Pabic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Katherine Costil</w:t>
+                <w:t xml:space="preserve">Marie-Laure Mahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109, pp.213-221. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (9), pp.1911-1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278077v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3057,51 +3057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C301E98"/>
+    <w:nsid w:val="CADD32E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3288,51 +3288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-latire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5270-2325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231292058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elando Fr&#233;da Zamanileha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriantsilavo Rabary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Burlot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104874" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravelonandro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05055821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23010030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lesgourgues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Terme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leschiera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080367" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Freile-Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego-Cort&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02934-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Fl&#243;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Rodr&#237;guez-Coello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Torres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126936" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03639068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourni&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Le Goff-Pain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26164763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111752" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090182" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Bouyoucef" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rakic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangni G&#243;mez-Leduc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-018-9807-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-017-0096-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carduner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099931" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbaszadeh Fard Elham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJSRVXQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mottin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mahaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.06.017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJ91VHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.09.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3GFC789-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;niel Luque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Autem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Audo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-latire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5270-2325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231292058" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529308v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elando Fr&#233;da Zamanileha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriantsilavo Rabary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Burlot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104874" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravelonandro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05055821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23010030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lesgourgues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Terme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leschiera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080367" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Freile-Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego-Cort&#233;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02934-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Fl&#243;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Rodr&#237;guez-Coello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Torres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126936" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03639068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourni&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Le Goff-Pain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26164763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111752" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090182" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Bouyoucef" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rakic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangni G&#243;mez-Leduc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-018-9807-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-017-0096-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366292v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carduner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099931" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbaszadeh Fard Elham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.02.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJSRVXQ6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmina Mottin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.09.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3GFC789-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02314104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caplat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mahaut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.06.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJ91VHG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;niel Luque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Autem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Audo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>