--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -3057,51 +3057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CADD32E4"/>
+    <w:nsid w:val="62B8E77D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>