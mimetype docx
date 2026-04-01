--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -66,2405 +66,2500 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray tomography sheds light on the phylogenetic affinities of the enigmatic thylacocephalans within Pancrustacea</w:t>
+                <w:t xml:space="preserve">Effrayants arthropodes marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew King</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terre &amp; sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.34-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364525v1</w:t>
+                <w:t xml:space="preserve">mnhn-05570815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New records of decapod crustaceans in the Jurassic of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synchrotron X-ray tomography sheds light on the phylogenetic affinities of the enigmatic thylacocephalans within Pancrustacea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102867⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2058), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246110v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte – Corrigendum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New records of decapod crustaceans in the Jurassic of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gendry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2024.943.2605⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.102867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700864v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the thylacocephalan biota from the Upper Triassic Polzberg Konservat-Lagerstätte, Austria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte – Corrigendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Lukeneder</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4202/app.1180.2024⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 943, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2024.943.2605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452978v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Revision of the thylacocephalan biota from the Upper Triassic Polzberg Konservat-Lagerstätte, Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Lukeneder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lukeneder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2023.898.2295⟩</w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.713-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4202/app.1180.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263920v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-computed tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26879/1218⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 898, pp.2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2023.898.2295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981928v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional fossil assemblages confirm the existence of complex Early Triassic ecosystems during the early Spathian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Hegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher P A Smith</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Darroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-99056-8⟩</w:t>
+              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.a3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26879/1218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370651v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species of Thylacocephala, Eodollocaris keithflinti n. gen., n. sp., from the Mazon Creek Lagerstätte, Illinois, United States (c. 307 Ma) and redescription of other Mazon Creek thylacocephalans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Morphology and anatomy of the Late Jurassic Mayrocaris bucculata (Eucrustacea?, Thylacocephala) with comments on the tagmosis of Thylacocephala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolin Haug</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.289-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2021.1910584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249283v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of early Triassic Thylacocephala</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exceptional fossil assemblages confirm the existence of complex Early Triassic ecosystems during the early Spathian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P A Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13130/2039-4942/15188⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-99056-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153810v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and anatomy of the Late Jurassic Mayrocaris bucculata (Eucrustacea?, Thylacocephala) with comments on the tagmosis of Thylacocephala</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New species of Thylacocephala, Eodollocaris keithflinti n. gen., n. sp., from the Mazon Creek Lagerstätte, Illinois, United States (c. 307 Ma) and redescription of other Mazon Creek thylacocephalans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Haug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2021.1910584⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of early Triassic Thylacocephala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (1), pp.73-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/2039-4942/15188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236802v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the phylogenetic affinities of the enigmatic Thylacocephala: Synchrotron X-ray tomography sheds light on the tagmatisation of thylacocephalans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résoudre les affinités phylogénétiques des thylacocéphales: apport des données 3D à la connaissance de la tagmatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée MICMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Triassic Thylacocephalans from Slovenia: implications for their evolution and diversification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Resolving the tagmatisation and the phylogenetic affinities of Thylacocephala: input from 3D data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomaž Hitij</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.B. Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03769228v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03769236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the tagmatisation and the phylogenetic affinities of Thylacocephala: input from 3D data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Triassic Thylacocephalans from Slovenia: implications for their evolution and diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaž Hitij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rok Gašparič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jure Žalohar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03769236v1</w:t>
+                <w:t xml:space="preserve">mnhn-03769228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et distribution des thylacocéphales du Trias inférieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Concavicaris woodfordi (Euarthropoda: Pancrustacea?) insight into the thylacocephalan anatomy using micro-computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Hegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Darroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436511v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thylacocéphales de La Voulte-sur-Rhône (Ardèche) : systématique, anatomie et paléobiologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fossiles énigmatiques et évolution des Pancrustacés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée MICMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588063v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into thylacocephalan anatomy: new look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un nouveau regard sur l'anatomie du thylacocéphale Concavicaris woodfordi (Cooper, 1932): apport de la microtomographie à rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Meeting of Early-stage Researchers in Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557365v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concavicaris woodfordi (Euarthropoda: Pancrustacea?) insight into the thylacocephalan anatomy using micro-computed tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Diversité et distribution des thylacocéphales du Trias inférieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533227v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossiles énigmatiques et évolution des Pancrustacés.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les thylacocéphales de La Voulte-sur-Rhône (Ardèche) : systématique, anatomie et paléobiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MICMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678623v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau regard sur l'anatomie du thylacocéphale Concavicaris woodfordi (Cooper, 1932): apport de la microtomographie à rayons X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Insight into thylacocephalan anatomy: new look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th International Meeting of Early-stage Researchers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588259v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thylacocephalans from the La Voulte-sur-Rhône Lagerstätte (Ardèche, France): taxonomy, anatomy and palaeobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Meeting of the Palaeontological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2474,332 +2569,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Triassic thylacocephalans from Slovenia: implications for their evolution and diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomaž Hitij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rok Gašparič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jure Žalohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th Palaeontological AssociationAnnual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New thylacocephalans from Mazon Creek : a new insight into thylacocephalan lifestyle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim T. Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Haug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Meeting of the Palaeontological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thylacocephala : an overview of one of the most enigmatic groups of fossil arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Tagung deutschsprachiger Crustaceologen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2946,51 +3041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1612" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102867" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700864v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.943.2605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lukeneder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lukeneder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.1180.2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.898.2295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hegna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Darroch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1218" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03249283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1910584" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769228v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure &#381;alohar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588063v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Hegna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05570815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Audo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1612" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102867" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.943.2605" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lukeneder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lukeneder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.1180.2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.898.2295" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hegna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Darroch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1218" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1910584" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03249283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure &#381;alohar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Hegna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>