--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -66,2500 +66,2604 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effrayants arthropodes marins</w:t>
+                <w:t xml:space="preserve">Pygocephalid pancrustaceans from the late Carboniferous of Nova Scotia, Canada, with comments on the cuticular microstructures of Pygocephalamorpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Audo</w:t>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Laville</w:t>
+                <w:t xml:space="preserve">Antoine Andréo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Robin</w:t>
+                <w:t xml:space="preserve">Jade Atkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terre &amp; sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlantic Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 62, pp.001-020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4138/atlgeo.2026.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05570815v1</w:t>
+                <w:t xml:space="preserve">hal-05575977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron X-ray tomography sheds light on the phylogenetic affinities of the enigmatic thylacocephalans within Pancrustacea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effrayants arthropodes marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terre &amp; sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.34-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364525v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05570815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New records of decapod crustaceans in the Jurassic of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synchrotron X-ray tomography sheds light on the phylogenetic affinities of the enigmatic thylacocephalans within Pancrustacea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102867⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2058), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246110v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte – Corrigendum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New records of decapod crustaceans in the Jurassic of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gendry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2024.943.2605⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.102867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700864v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the thylacocephalan biota from the Upper Triassic Polzberg Konservat-Lagerstätte, Austria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte – Corrigendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Lukeneder</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (4), pp.713-730. </w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 943, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4202/app.1180.2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2024.943.2605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452978v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Revision of the thylacocephalan biota from the Upper Triassic Polzberg Konservat-Lagerstätte, Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Lukeneder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lukeneder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2023.898.2295⟩</w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.713-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4202/app.1180.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263920v1</w:t>
+                <w:t xml:space="preserve">hal-05452978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-computed tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Re-appraisal of thylacocephalans (Euarthropoda, Thylacocephala) from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (1), pp.a3. </w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 898, pp.2295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26879/1218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2023.898.2295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981928v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and anatomy of the Late Jurassic Mayrocaris bucculata (Eucrustacea?, Thylacocephala) with comments on the tagmosis of Thylacocephala</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolin Haug</w:t>
+                <w:t xml:space="preserve">Thomas A Hegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Haug</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simon Darroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (4), pp.289-320. </w:t>
+              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.a3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14772019.2021.1910584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26879/1218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236802v1</w:t>
+                <w:t xml:space="preserve">hal-03981928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional fossil assemblages confirm the existence of complex Early Triassic ecosystems during the early Spathian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New species of Thylacocephala, Eodollocaris keithflinti n. gen., n. sp., from the Mazon Creek Lagerstätte, Illinois, United States (c. 307 Ma) and redescription of other Mazon Creek thylacocephalans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher P A Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laville</w:t>
+                <w:t xml:space="preserve">Joachim Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fara</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-99056-8⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370651v1</w:t>
+                <w:t xml:space="preserve">hal-03249283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species of Thylacocephala, Eodollocaris keithflinti n. gen., n. sp., from the Mazon Creek Lagerstätte, Illinois, United States (c. 307 Ma) and redescription of other Mazon Creek thylacocephalans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exceptional fossil assemblages confirm the existence of complex Early Triassic ecosystems during the early Spathian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P A Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a10⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-99056-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249283v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of early Triassic Thylacocephala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P.A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127 (1), pp.73-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13130/2039-4942/15188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphology and anatomy of the Late Jurassic Mayrocaris bucculata (Eucrustacea?, Thylacocephala) with comments on the tagmosis of Thylacocephala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.289-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2021.1910584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the phylogenetic affinities of the enigmatic Thylacocephala: Synchrotron X-ray tomography sheds light on the tagmatisation of thylacocephalans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résoudre les affinités phylogénétiques des thylacocéphales: apport des données 3D à la connaissance de la tagmatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée MICMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the tagmatisation and the phylogenetic affinities of Thylacocephala: input from 3D data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03769236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Triassic Thylacocephalans from Slovenia: implications for their evolution and diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomaž Hitij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rok Gašparič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jure Žalohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03769228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concavicaris woodfordi (Euarthropoda: Pancrustacea?) insight into the thylacocephalan anatomy using micro-computed tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diversité et distribution des thylacocéphales du Trias inférieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533227v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossiles énigmatiques et évolution des Pancrustacés.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les thylacocéphales de La Voulte-sur-Rhône (Ardèche) : systématique, anatomie et paléobiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MICMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678623v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau regard sur l'anatomie du thylacocéphale Concavicaris woodfordi (Cooper, 1932): apport de la microtomographie à rayons X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Insight into thylacocephalan anatomy: new look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th International Meeting of Early-stage Researchers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588259v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et distribution des thylacocéphales du Trias inférieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Concavicaris woodfordi (Euarthropoda: Pancrustacea?) insight into the thylacocephalan anatomy using micro-computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Hegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Darroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436511v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thylacocéphales de La Voulte-sur-Rhône (Ardèche) : systématique, anatomie et paléobiologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un nouveau regard sur l'anatomie du thylacocéphale Concavicaris woodfordi (Cooper, 1932): apport de la microtomographie à rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588063v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into thylacocephalan anatomy: new look at Concavicaris woodfordi (Euarthropoda: Pancrustacea?) using micro-tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fossiles énigmatiques et évolution des Pancrustacés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Meeting of Early-stage Researchers in Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Journée MICMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557365v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thylacocephalans from the La Voulte-sur-Rhône Lagerstätte (Ardèche, France): taxonomy, anatomy and palaeobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Meeting of the Palaeontological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2569,332 +2673,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Triassic thylacocephalans from Slovenia: implications for their evolution and diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomaž Hitij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rok Gašparič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jure Žalohar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th Palaeontological AssociationAnnual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New thylacocephalans from Mazon Creek : a new insight into thylacocephalan lifestyle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim T. Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Haug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Meeting of the Palaeontological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thylacocephala : an overview of one of the most enigmatic groups of fossil arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Tagung deutschsprachiger Crustaceologen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3041,51 +3145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05570815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Audo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1612" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102867" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.943.2605" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lukeneder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lukeneder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.1180.2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.898.2295" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hegna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Darroch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1218" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1910584" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03249283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure &#381;alohar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Hegna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Atkins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4138/atlgeo.2026.001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05570815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Audo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gendry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102867" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2024.943.2605" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Lukeneder" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lukeneder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.1180.2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.898.2295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Hegna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Darroch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03249283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P.A. Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/15188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1910584" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03769228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure &#381;alohar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Hegna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>