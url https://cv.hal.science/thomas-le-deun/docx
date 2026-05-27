--- v0 (2026-04-05)
+++ v1 (2026-05-27)
@@ -115,1510 +115,1626 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">254184766</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=_wzkD-QAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiable forward modeling and inverse lithography for two-photon lithography: application to voxel-by-voxel, diffractive optical element, and spatial light modulator systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Dual-Plane Multi-Write-Spot Two-Photon Polymerization Using a Single Diffractive Optical Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yu</w:t>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Deun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro/Nanopatterning, Materials, and Metrology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05552109v1</w:t>
+              <w:t xml:space="preserve">Conference 14082 3D Printed Optics and Additive Photonic Manufacturing V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE Photonics Europe 2026, Apr 2026, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Digital modelling of a massively parallelized multiphoton polymerization plot process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriia Sedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Ogor</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04715637v1</w:t>
+              <w:t xml:space="preserve">SPIE OPTICAL SYSTEMS DESIGN 2024: Computational Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuring of 3D movie theater metallic screens to improve radiant intensity homogeneity and reduce crosstalk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling and compensating proximity effects in a massively parallelized multiphoton photoplotter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Ogor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Deun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriia Sedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03394740v1</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe: 3D Printed Optics and Additive Photonic Manufacturing IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg (67), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of viewing directions in projection-based multi-viewer display systems</w:t>
+                <w:t xml:space="preserve">Assessment of a massively parallel non-linear polymerisation process using scalar light propagation simulation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Ogor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Deun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Stoenescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
+                <w:t xml:space="preserve">Emma van Eslande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03576495v1</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of optimized anaglyph-type filters for three-dimensional projection systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Stoenescu</w:t>
+                <w:t xml:space="preserve">Radiogenic heating of comet 67P/Churyumov-Gerasimenko and implications for its formation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J I Lunine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis de Bougrenet de la Tocnaye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Maggiolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-01790530v1</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04613127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital modelling of a massively parallelized multiphoton polymerization plot process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiable forward modeling and inverse lithography for two-photon lithography: application to voxel-by-voxel, diffractive optical element, and spatial light modulator systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriia Sedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Deun</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florie Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTICAL SYSTEMS DESIGN 2024: Computational Optics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04614907v1</w:t>
+              <w:t xml:space="preserve">Journal of Micro/Nanopatterning, Materials, and Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 25 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JMM.25.3.031602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and compensating proximity effects in a massively parallelized multiphoton photoplotter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Deun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andreas Erdmann</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Tellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe: 3D Printed Optics and Additive Photonic Manufacturing IV</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04576304v1</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (15), pp.2300486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202300486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a massively parallel non-linear polymerisation process using scalar light propagation simulation tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microstructuring of 3D movie theater metallic screens to improve radiant intensity homogeneity and reduce crosstalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Deun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emma van Eslande</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoenescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04222490v2</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.4308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.408970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogenic heating of comet 67P/Churyumov-Gerasimenko and implications for its formation time</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of viewing directions in projection-based multi-viewer display systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoenescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.58.10.103108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of optimized anaglyph-type filters for three-dimensional projection systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoenescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis de Bougrenet de la Tocnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (08), pp.1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04613127v1</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.57.8.083105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Radiogenic Heating on the Formation Conditions of Comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lunine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monnereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 839 (1), pp.L4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa6839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Deun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Tellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1628,117 +1744,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écran pour l'affichage d'une image projetée comportant un revêtement structuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Stoenescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Deun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2021228744. DI-TBN-20-001. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1748,114 +1864,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des propriétés visuelles de plateformes de visualisation multi-utilisateurs et multi-vues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Deun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Ecole nationale supérieure Mines-Télécom Atlantique, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020IMTA0218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05441219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1923,51 +2039,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D56EE131"/>
+    <w:nsid w:val="5C44402C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2154,51 +2270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-le-deun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6190-9064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254184766" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05552109v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Sedova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rovera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Deun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.25.3.031602" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Ogor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoenescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.408970" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03576495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.10.103108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de la Tocnaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.57.8.083105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa6839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017550" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Erdmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016932" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04222490v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Eslande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04613127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mousis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Drouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vernazza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I Lunine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maggiolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03781170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05441219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IMTA0218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-le-deun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6190-9064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254184766" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_wzkD-QAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Deun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rovera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Sedova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Ogor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017550" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Erdmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016932" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04222490v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Eslande" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04613127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mousis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Drouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vernazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J I Lunine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maggiolo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05552109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.25.3.031602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300486" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoenescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.408970" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03576495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.10.103108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de la Tocnaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.57.8.083105" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lunine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monnereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa6839" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03781170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05441219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IMTA0218" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>