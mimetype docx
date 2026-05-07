--- v0 (2026-03-05)
+++ v1 (2026-05-07)
@@ -455,243 +455,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation prospective face au dilemme abondance/sobriété</w:t>
+                <w:t xml:space="preserve">Endogenous simulation of low-carbon lifestyle change in global climate mitigation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cassen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hazel Pettifor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Mastrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Ruijven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Agnew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.014016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/acf6d6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04483249v1</w:t>
+                <w:t xml:space="preserve">hal-04336095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous simulation of low-carbon lifestyle change in global climate mitigation pathways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La modélisation prospective face au dilemme abondance/sobriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336095v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04483249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using large ensembles of climate change mitigation scenarios for robust insights</w:t>
               </w:r>
@@ -1772,64 +1772,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep mitigation strategies for the European building sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Mastrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas van Ruijven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Pietro Colelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2016,277 +2016,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand-Side Strategies for CO2 Emission Reductions: An Integrated Assessment Modeling Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigation scenarios for the global building sector: a model intercomparison study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Mastrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Ruijven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rik van Heerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alice Di Bella</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pietro Colelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Daioglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth IAMC (Integrated Assessment Modeling Consortium ) Annual Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Venise, Italy</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477717v1</w:t>
+                <w:t xml:space="preserve">hal-04477554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation scenarios for the global building sector: a model intercomparison study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demand-Side Strategies for CO2 Emission Reductions: An Integrated Assessment Modeling Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rik van Heerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Pietro Colelli</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oreane Edelenbosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Luiz Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Di Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Daioglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth IAMC (Integrated Assessment Modeling Consortium ) Annual Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Venice, Italy</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477554v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early policies can close the gap to 1.5°C</w:t>
               </w:r>
@@ -2529,217 +2529,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic structural change in global greenhouse gas emissions scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Will autonomous vehicles contribute to the advent of low-carbon lifestyles? A three scenario-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yeliz Simsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteen IAMC Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, Germany</w:t>
+              <w:t xml:space="preserve">ICTA-UAB virtual conference 2020 on Low-Carbon lifestyle changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043900v1</w:t>
+                <w:t xml:space="preserve">hal-02733013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will autonomous vehicles contribute to the advent of low-carbon lifestyles? A three scenario-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic structural change in global greenhouse gas emissions scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Fragkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeliz Simsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTA-UAB virtual conference 2020 on Low-Carbon lifestyle changes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Thirteen IAMC Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733013v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a better integration of lifestyles changes in decarbonisation pathways</w:t>
               </w:r>
@@ -2814,109 +2814,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do autonomous vehicles drive us? Insights from a literature review</w:t>
+                <w:t xml:space="preserve">Comment appréhender les impacts des véhicules autonomes sur la mobilité ? Une revue de la littérature récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop with the Deutsches Zentrum für Luft und Raumfahrt (DLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341794v1</w:t>
+                <w:t xml:space="preserve">hal-02341699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How could autonomous vehicles change our lifestyles and travel behaviours</w:t>
               </w:r>
@@ -2978,178 +2978,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04457898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment appréhender les impacts des véhicules autonomes sur la mobilité ? Une revue de la littérature récente</w:t>
+                <w:t xml:space="preserve">Where do autonomous vehicles drive us? Insights from a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop with the Deutsches Zentrum für Luft und Raumfahrt (DLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341699v1</w:t>
+                <w:t xml:space="preserve">hal-02341794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper les conséquences du déploiement des véhicules autonomes sur nos pratiques de mobilité et nos modes de vie : des méthodes à l'épreuve</w:t>
+                <w:t xml:space="preserve">How to anticipate lifestyle changes brought about by autonomous vehicles? Insights from an analysis of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Mobility Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04457752v1</w:t>
+                <w:t xml:space="preserve">hal-02341769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véhicules autonomes et futurs modes de vie: les enseignements d’une revue de littérature internationale</w:t>
               </w:r>
@@ -3211,96 +3211,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to anticipate lifestyle changes brought about by autonomous vehicles? Insights from an analysis of methods</w:t>
+                <w:t xml:space="preserve">Anticiper les conséquences du déploiement des véhicules autonomes sur nos pratiques de mobilité et nos modes de vie : des méthodes à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Mobility Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341769v1</w:t>
+                <w:t xml:space="preserve">halshs-04457752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon neutrality challenges for France in 2072</w:t>
               </w:r>
@@ -4035,181 +4035,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des véhicules autonomes et modes de vie</w:t>
+                <w:t xml:space="preserve">Diffusion des véhicules autonomes et modes de vie - Atelier La Vie Robomobile - Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">DGITM. 2019</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguiléra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] French Ministry of Ecology - DGITM - IFSTTAR. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04457842v1</w:t>
+                <w:t xml:space="preserve">hal-02341823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des véhicules autonomes et modes de vie - Atelier La Vie Robomobile - Rapport Final</w:t>
+                <w:t xml:space="preserve">Diffusion des véhicules autonomes et modes de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Gallic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] French Ministry of Ecology - DGITM - IFSTTAR. 2019</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DGITM. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341823v1</w:t>
+                <w:t xml:space="preserve">halshs-04457842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4285,51 +4285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC0ABF60"/>
+    <w:nsid w:val="079C6D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4516,51 +4516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-le-gallic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6760-5483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231124902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van Heerden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Y Edelenbosch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Daioglou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Bernardo Baptista" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01703-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Lynch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeliz Simsek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Fragkos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09535314.2024.2371306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336095v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Pettifor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mastrucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Wilson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Ruijven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Agnew" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acf6d6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huppmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01349-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Keppo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Butnar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caspani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Edelenbosch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe5d8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Saujot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Waisman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abd0a9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.1727" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSZX0R65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strosser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Danneaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pietro Colelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Bella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Fragkiadakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garaffa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Luiz Baptista" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Strefler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercure" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisman Henri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341794v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Millot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doudard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441042v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03614943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabodh Pourouchottaminh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341823v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-le-gallic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6760-5483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231124902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van Heerden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Y Edelenbosch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Daioglou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Gallic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Bernardo Baptista" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01703-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Lynch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeliz Simsek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mercure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Fragkos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09535314.2024.2371306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Pettifor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mastrucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Wilson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Ruijven" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Agnew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acf6d6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04483249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Bauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huppmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01349-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Keppo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Butnar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caspani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Edelenbosch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abe5d8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Saujot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Waisman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abd0a9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.1727" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01574976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSZX0R65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01559981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01119645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strosser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Danneaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pietro Colelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Bella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Fragkiadakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garaffa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Luiz Baptista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Strefler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dessens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043814v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisman Henri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Millot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Doudard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01355927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441042v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01445132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01896027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03614943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabodh Pourouchottaminh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341823v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04457842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>