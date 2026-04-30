--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -100,663 +100,663 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical resistivity monitoring of an earthslide with electrodes located outside the unstable zone (Pont‐Bourquin landslide, Swiss Alps)</w:t>
+                <w:t xml:space="preserve">Alpine deep-seated gravitational slope deformation and the Messinian Salinity Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Bièvre</w:t>
+                <w:t xml:space="preserve">Y. Drouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jongmans</w:t>
+                <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+                <w:t xml:space="preserve">S. Zerathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Carrière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nsg.12145⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.539-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-020-01504-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223654v1</w:t>
+                <w:t xml:space="preserve">hal-02995317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpine deep-seated gravitational slope deformation and the Messinian Salinity Crisis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical resistivity monitoring of an earthslide with electrodes located outside the unstable zone (Pont‐Bourquin landslide, Swiss Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lebourg</w:t>
+                <w:t xml:space="preserve">Grégory Bièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zerathe</w:t>
+                <w:t xml:space="preserve">Denis Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Chochon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, pp.539-549. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.225 - 239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-020-01504-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nsg.12145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995317v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of geophysical parameters on clay samples at the solid–fluid transition</w:t>
+                <w:t xml:space="preserve">Analysis of lateral rock spreading process initiation with a numerical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon R. Carrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Jongmans</w:t>
+                <w:t xml:space="preserve">Thomas Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+                <w:t xml:space="preserve">Swann Zerathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bellot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Tric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (5), pp.369-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2017039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984534v1</w:t>
+                <w:t xml:space="preserve">hal-02187315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of lateral rock spreading process initiation with a numerical modelling approach</w:t>
+                <w:t xml:space="preserve">Towards a standard typology of endogenous landslide seismic sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bois</w:t>
+                <w:t xml:space="preserve">Floriane Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Zerathe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tric</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helmstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12352⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.1059-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-6-1059-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187315v1</w:t>
+                <w:t xml:space="preserve">hal-02284415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a standard typology of endogenous landslide seismic sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of geophysical parameters on clay samples at the solid–fluid transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Hibert</w:t>
+                <w:t xml:space="preserve">Simon R. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Helmstetter</w:t>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
+                <w:t xml:space="preserve">Hervé Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (4), pp.1059-1088. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-6-1059-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2017039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284415v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term monitoring of a large deep-seated landslide (La Clapiere, South-East French Alps): initial study</w:t>
               </w:r>
@@ -885,90 +885,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiyear time-lapse ERT to study short- and long-term landslide hydrological dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Palis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (4), pp.1333 - 1343. </w:t>
@@ -1179,51 +1179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (5), pp.1005-1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1397,720 +1397,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of inherited topography on gravitational slope failure: three-dimensional numerical modelling of the La Clapière slope, Alpes-Maritimes, France,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Th. Lebourg</w:t>
+                <w:t xml:space="preserve">Mid-Holocene cluster of large-scale landslides revealed in the Southwestern Alps by 36Cl dating. Insight on an Alpine-scale landslide activity,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zerathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Bois</w:t>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12105⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.106-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183213v1</w:t>
+                <w:t xml:space="preserve">hal-00996722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between electrical resistivity, carbon dioxide flux, and self-potential in the shallow hydrothermal system of Solfatara (Phlegrean Fields, Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Byrdina</w:t>
+                <w:t xml:space="preserve">Erosional and Depositional Features of Glacial Meltwater Discharges on the Eastern Canadian Continental Margin,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zerathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vandemeulebrouck</w:t>
+                <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cardellini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 208 (1), pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196401v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosional and Depositional Features of Glacial Meltwater Discharges on the Eastern Canadian Continental Margin,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Zerathe</w:t>
+                <w:t xml:space="preserve">Relations between electrical resistivity, carbon dioxide flux, and self-potential in the shallow hydrothermal system of Solfatara (Phlegrean Fields, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Byrdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vandemeulebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fabre</w:t>
+                <w:t xml:space="preserve">C. Cardellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Giuliano</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Legaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.11.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 283, pp.172-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859179v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Holocene cluster of large-scale landslides revealed in the Southwestern Alps by 36Cl dating. Insight on an Alpine-scale landslide activity,</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological analysis of deep-seated gravitational slope deformation (DSGSD) in the western part of the Argentera massif. A morpho-tectonic control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bourles</w:t>
+                <w:t xml:space="preserve">H. Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.02.015⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.107 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-013-0434-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00996722v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological analysis of deep-seated gravitational slope deformation (DSGSD) in the western part of the Argentera massif. A morpho-tectonic control?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of inherited topography on gravitational slope failure: three-dimensional numerical modelling of the La Clapière slope, Alpes-Maritimes, France,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jomard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+                <w:t xml:space="preserve">Th. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.354-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-013-0434-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854945v1</w:t>
+                <w:t xml:space="preserve">hal-01183213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating chert (diagenetic silica) using in-situ produced Be-10: Possible complications revealed through a comparison with Cl-36 applied to coexisting limestone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Zerathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,77 +2212,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, SI 65 (2), pp.1687 - 1691. </w:t>
@@ -2359,51 +2359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2543,295 +2543,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint multidisciplinary study of the Saint-Sauveur-Donareo fault (lower Var valley, French Riviera): a contribution to seismic hazard assessment in the urban area of Nice</w:t>
+                <w:t xml:space="preserve">Paraglacial gravitational deformations in the SW Alps: a review of field investigations, 10Be cosmogenic dating and physical modeling,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Larroque</w:t>
+                <w:t xml:space="preserve">S. El Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Delouis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Lebourg</w:t>
+                <w:t xml:space="preserve">G. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.323⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 351, pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP351.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620548v1</w:t>
+                <w:t xml:space="preserve">hal-00730866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraglacial gravitational deformations in the SW Alps: a review of field investigations, 10Be cosmogenic dating and physical modeling,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint multidisciplinary study of the Saint-Sauveur-Donareo fault (lower Var valley, French Riviera): a contribution to seismic hazard assessment in the urban area of Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El Bedoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Jomard</w:t>
+                <w:t xml:space="preserve">J.C. Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Th. Lebourg</w:t>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 351, pp.11-25. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.323-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP351.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730866v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution stages of large deep-seated landslides at the front of a subalpine meridional chain (Maritime-Alps, France)</w:t>
               </w:r>
@@ -2899,90 +2899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of weathered cataclastic material in gravitational faults of the La Clapiere deep-seated landslide by mechanical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3045,103 +3045,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landslides triggered factors analysed by time lapse electrical survey and multidimensional statistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zerathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (3-4), pp.238-250. </w:t>
@@ -3204,64 +3204,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of large-scale deformation induced by gravity on the La Clapière landslide (Saint-Etienne de Tinée, France) using numerical and geophysical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Cossec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3320,77 +3320,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical imaging of sliding geometry and fluids associated with a deep seated landslide (La Clapière, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3449,64 +3449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of slope deformations in high seismic area: Results from the Gulf of Corinth observatory site (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3578,51 +3578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPC® methodology as a tool to create real time probalistic cartography of the gravitational hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,77 +3673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-seated failure propagation in a fractured rock slope over 10,000 years: The La Clapière slope, the south-eastern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3802,64 +3802,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the gravitational boundary in weathered gneiss by geophysical survey: La Clapiere Landslide (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3944,77 +3944,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (25), pp.3463-3472. </w:t>
@@ -4065,77 +4065,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an internal slope movement structure by hydrogeophysical surveying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4182,103 +4182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical survey to estimate the 3D sliding surface and the 4D evolution of the water pressure on part of a deep seated landslide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (5), pp.399-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4312,51 +4312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of morphological characteristics of hererogeneous moraines formations on the mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,605 +4410,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different landslides on mountain sides in relation with the geological and geomorphological inheritance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Morphological characteristics of till formations in relation with mechanical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Clément</w:t>
+                <w:t xml:space="preserve">B. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (7), pp.835-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:MATG.0000007782.78685.a3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407030v1</w:t>
+                <w:t xml:space="preserve">hal-00407031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characteristics of till formations in relation with mechanical parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Méthode de localisation des moraines de convergence dans une ancienne vallée glaciaire (Pyrénées, France) : conséquence sur les instabilités des moraines et reconstruction des glaciers au Würm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40 (2), pp.419-434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:MATG.0000007782.78685.a3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00407031v1</w:t>
+                <w:t xml:space="preserve">hal-00406997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de localisation des moraines de convergence dans une ancienne vallée glaciaire (Pyrénées, France) : conséquence sur les instabilités des moraines et reconstruction des glaciers au Würm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Different landslides on mountain sides in relation with the geological and geomorphological inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 40 (2), pp.419-434</w:t>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 62, pp.221-229 [767]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406997v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue modelling of fault reactivation : tectonic inversion and oblique remobilisation of grabens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Typologie et modèles de glissements de terrain : exemples de sites des Pyrénées occidentales et centrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Fabre</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0191-8141(01)00129-8⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (503), pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2002099035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406678v1</w:t>
+                <w:t xml:space="preserve">hal-00406680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et modèles de glissements de terrain : exemples de sites des Pyrénées occidentales et centrales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Analogue modelling of fault reactivation : tectonic inversion and oblique remobilisation of grabens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Massonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (11), pp.1741-1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0191-8141(01)00129-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2002099035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00406680v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5020,286 +5020,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting landslide occurrence from radar rainfall at the municipality scale : a case study in a Mediterranean climate context in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The OMIV service: acquiring and sharing long-period instrumental time series for documenting landslide activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bernardie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Radiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2023 General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vienna (AUSTRIA), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010991v1</w:t>
+                <w:t xml:space="preserve">hal-04622633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OMIV service: acquiring and sharing long-period instrumental time series for documenting landslide activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+                <w:t xml:space="preserve">Forecasting landslide occurrence from radar rainfall at the municipality scale : a case study in a Mediterranean climate context in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Viaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+                <w:t xml:space="preserve">Yoann Drouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU fall meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU 2023 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622633v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des flux sédimentaires grossiers en contexte torrentiel méditerranéen</w:t>
               </w:r>
@@ -5337,51 +5337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque TSMR – CFBR « Transport sédimentaire : rivières &amp; barrages réservoirs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5406,77 +5406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of extreme precipitation during the mediterranean event associated with the Alex storm in the Alpes-Maritimes: atmospheric mechanisms and resulting rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5514,90 +5514,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation en néotectonique des marqueurs sédimentaires et morphologiques de la Crise messinienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Suc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5629,639 +5629,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des flux sédimentaires des frayères dans un torrent alpin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mendy Martins</w:t>
+                <w:t xml:space="preserve">Multi-parametric analysis of landslide triggering factors - example of the Julian Pra landslide (Vence, France, 06)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Drouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Tourade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+                <w:t xml:space="preserve">Nathalie Marçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960437v1</w:t>
+                <w:t xml:space="preserve">hal-02264988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parametric analysis of landslide triggering factors - example of the Julian Pra landslide (Vence, France, 06)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+                <w:t xml:space="preserve">CONCERT’EAUX : Consultation transfrontalière de la vallée de la Roya aux stratégies d'adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marçot</w:t>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264988v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCERT’EAUX : Consultation transfrontalière de la vallée de la Roya aux stratégies d'adaptation au changement climatique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AD-VITAM : analyse de la vulnérabilité des territoires alpins méditerranéens aux risques naturels (mouvements de terrain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">, Academie 3 : Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111792v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AD-VITAM : analyse de la vulnérabilité des territoires alpins méditerranéens aux risques naturels (mouvements de terrain)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyses de la relation entre précipitations et variations des niveaux de nappes de sub-surfaces en connections avec leur rôle dans le déclenchement de glissements de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Drouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academie 3 : Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires JAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, NICE SOPHIA-ANTIPOLIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111751v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses de la relation entre précipitations et variations des niveaux de nappes de sub-surfaces en connections avec leur rôle dans le déclenchement de glissements de terrain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chochon</w:t>
+                <w:t xml:space="preserve">Évolution des flux sédimentaires des frayères dans un torrent alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tourade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires JAG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, NICE SOPHIA-ANTIPOLIS, France</w:t>
+              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935262v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpine giant landslide and the Messinian Salinity Crisis (MSC) (Southern alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Drouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6299,64 +6299,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la crise Messinienne aux forçages climatiques de l’Holocène, l’histoire des mouvements gravitaires de grande ampleur dans la Basse vallée du Var (06) FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Drouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires JAG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6433,51 +6433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Naples, Italy. pp.587-594</w:t>
@@ -6500,303 +6500,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OMIV Observatory on landslides - Observing with Multi-parameters the Instability of Versants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landslides Precursor Triggered Factors Analysed by Time Lapse Electrical Survey and Multidimensional Statistical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R. Grasso</w:t>
+                <w:t xml:space="preserve">Mickael Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garambois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wanda Berolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925053v1</w:t>
+                <w:t xml:space="preserve">hal-04925040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslides Precursor Triggered Factors Analysed by Time Lapse Electrical Survey and Multidimensional Statistical Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The OMIV Observatory on landslides - Observing with Multi-parameters the Instability of Versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helmstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925040v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the influences relating to anthropization on the temporal evolution of the gravitational risks and the vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llop Rozenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zerathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6886,51 +6886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface 2004 - 10th EAGE European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Utrecht, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6990,256 +6990,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de diagnostic de la nature des déformations du sous-sol par nouvelle génération de capteurs Projet DIAG-Sécheresse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison instrumentale de la mesure des précipitations : essais et retours d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaire (JAG)</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires (JAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpelier, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890770v1</w:t>
+                <w:t xml:space="preserve">hal-04890631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison instrumentale de la mesure des précipitations : essais et retours d’expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Outil de diagnostic de la nature des déformations du sous-sol par nouvelle génération de capteurs Projet DIAG-Sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires (JAG)</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaire (JAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpelier, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890631v1</w:t>
+                <w:t xml:space="preserve">hal-04890770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envirosciences-Pyrénées : solutions de station de mesures multi-paramètres autonomes et bas-coût en géosciences. Mesures co-localisées de paramètres géodésiques, météorologiques et sismologiques en réseau dense</w:t>
               </w:r>
@@ -7264,51 +7264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bès de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7344,394 +7344,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sub-surface groundwater level and precipitations relations in connection to their role in triggering shallow landslides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparisons of precipitation measurement methods in landslide instrumentation in the Alpes-Maritimes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Drouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Besso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936537v1</w:t>
+                <w:t xml:space="preserve">hal-02263504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of precipitation measurement methods in landslide instrumentation in the Alpes-Maritimes (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs connectés et de protocoles de surveillance appliqués pour des systèmes d'alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Besso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires (JAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263504v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs connectés et de protocoles de surveillance appliqués pour des systèmes d'alerte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analysis of sub-surface groundwater level and precipitations relations in connection to their role in triggering shallow landslides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Drouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires (JAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France. , 2019</w:t>
+              <w:t xml:space="preserve">EGU 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442579v1</w:t>
+                <w:t xml:space="preserve">hal-02936537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Model Explaining Territorial Interactions Based On Core Vulnerability Components and GIS Based Methodology To Map Territorial Vulnerability</w:t>
               </w:r>
@@ -7743,51 +7743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahida Yousaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topo-Europe 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Antibes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7838,51 +7838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahida Yousaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7965,51 +7965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8243,51 +8243,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles des héritages géologiques dans les processus d’instabilités gravitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université de Nice - Sophia Antipolis, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8474,51 +8474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12145" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995317v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouillas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chochon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01504-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Carri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2017039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12352" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-1059-2018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lebourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Malet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0705-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Palis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0791-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiodini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jb014389" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Schl&#246;gel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-015-0623-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5GFN2L4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Byrdina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardellini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.07.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ2HQKXZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giuliano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.11.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGBWFTQ0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL9CHXH2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jomard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0434-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.01.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6FZK6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01045016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Giuliano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-285.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jongmans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/jeeg18.4.205" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lebourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP351.2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serathe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-010-0244-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGQN2P86-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498284v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.05.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BC0RNSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Cossec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.12.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28XNJ5LR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1941" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXK8Z5FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.04.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNHX6R4H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Risser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. P&#233;rez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.09.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZCJPS8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60W8HW8K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6579" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00712.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00623.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pirard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2003.11.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MATG.0000007782.78685.a3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W8012S3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406678v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odonne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massonnat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(01)00129-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WGW1VMF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2002099035" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04010991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viaggio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Drouillas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622633v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14542" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959661v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374712v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589006v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264988v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935262v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925119v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935222v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Carri&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bievre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larose" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925053v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Grasso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925040v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hernandez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llop Rozenn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04469241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gloaguen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.10.A022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890770v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hernandez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Broucke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936537v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442579v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Yousaf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711380v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Giuliano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouillas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01504-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-1059-2018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Carri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2017039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lebourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Malet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0705-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Palis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0791-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiodini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jb014389" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Schl&#246;gel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-015-0623-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL9CHXH2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859179v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giuliano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.11.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGBWFTQ0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Byrdina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardellini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.07.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ2HQKXZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jomard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0434-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5GFN2L4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.01.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6FZK6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01045016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Giuliano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-285.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jongmans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/jeeg18.4.205" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lebourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP351.2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serathe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-010-0244-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGQN2P86-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498284v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.05.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BC0RNSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Cossec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.12.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28XNJ5LR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1941" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXK8Z5FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.04.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNHX6R4H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Risser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. P&#233;rez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.09.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZCJPS8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60W8HW8K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6579" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00712.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00623.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pirard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2003.11.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MATG.0000007782.78685.a3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W8012S3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406680v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2002099035" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odonne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massonnat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(01)00129-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WGW1VMF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14542" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04010991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viaggio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Drouillas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959661v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374712v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589006v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264988v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111751v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925119v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935222v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Carri&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bievre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larose" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Grasso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llop Rozenn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04469241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gloaguen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.10.A022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890631v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hernandez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890770v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Broucke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442579v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936537v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Yousaf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711380v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Giuliano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>