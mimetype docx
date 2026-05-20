--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -736,291 +736,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of a large deep-seated landslide (La Clapiere, South-East French Alps): initial study</w:t>
+                <w:t xml:space="preserve">Multiyear time-lapse ERT to study short- and long-term landslide hydrological dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Palis</w:t>
+                <w:t xml:space="preserve">Edouard Palis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Lebourg</w:t>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tric</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clara Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (1), pp.155 - 170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-016-0705-7⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 14 (4), pp.1333 - 1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-016-0791-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524268v1</w:t>
+                <w:t xml:space="preserve">hal-01737657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiyear time-lapse ERT to study short- and long-term landslide hydrological dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term monitoring of a large deep-seated landslide (La Clapiere, South-East French Alps): initial study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Palis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Palis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+                <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurin Vidal</w:t>
+                <w:t xml:space="preserve">J-Ph. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Lévy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (4), pp.1333 - 1343. </w:t>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.155 - 170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-016-0791-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-016-0705-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737657v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Electrical Resistivity Tomography of the Solfatara Crater (Italy): Implication for the Multiphase Flow Structure of the Shallow Hydrothermal System</w:t>
               </w:r>
@@ -1283,51 +1283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1397,487 +1397,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Holocene cluster of large-scale landslides revealed in the Southwestern Alps by 36Cl dating. Insight on an Alpine-scale landslide activity,</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations between electrical resistivity, carbon dioxide flux, and self-potential in the shallow hydrothermal system of Solfatara (Phlegrean Fields, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">S. Byrdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bourles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Vandemeulebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cardellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.02.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 283, pp.172-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996722v1</w:t>
+                <w:t xml:space="preserve">hal-01196401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosional and Depositional Features of Glacial Meltwater Discharges on the Eastern Canadian Continental Margin,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zerathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 208 (1), pp.1 - 10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between electrical resistivity, carbon dioxide flux, and self-potential in the shallow hydrothermal system of Solfatara (Phlegrean Fields, Italy)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cardellini</w:t>
+                <w:t xml:space="preserve">Mid-Holocene cluster of large-scale landslides revealed in the Southwestern Alps by 36Cl dating. Insight on an Alpine-scale landslide activity,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zerathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legaz</w:t>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Camerlynck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 283, pp.172-182. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.106-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2014.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196401v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological analysis of deep-seated gravitational slope deformation (DSGSD) in the western part of the Argentera massif. A morpho-tectonic control?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1924,64 +1924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inherited topography on gravitational slope failure: three-dimensional numerical modelling of the La Clapière slope, Alpes-Maritimes, France,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2053,51 +2053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating chert (diagenetic silica) using in-situ produced Be-10: Possible complications revealed through a comparison with Cl-36 applied to coexisting limestone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Zerathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2454,51 +2454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement de versant : un processus géomorphologique long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 351, pp.11-25. </w:t>
@@ -2830,51 +2830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution stages of large deep-seated landslides at the front of a subalpine meridional chain (Maritime-Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Serathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 138 (1), pp.390-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3191,51 +3191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of large-scale deformation induced by gravity on the La Clapière landslide (Saint-Etienne de Tinée, France) using numerical and geophysical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3359,51 +3359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (5), pp.588-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3559,713 +3559,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPC® methodology as a tool to create real time probalistic cartography of the gravitational hazard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hernandez</w:t>
+                <w:t xml:space="preserve">Deep-seated failure propagation in a fractured rock slope over 10,000 years: The La Clapière slope, the south-eastern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Risser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Tric</w:t>
+                <w:t xml:space="preserve">J.-L. Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (3-4), pp.232-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.09.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468071v1</w:t>
+                <w:t xml:space="preserve">hal-00393703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-seated failure propagation in a fractured rock slope over 10,000 years: The La Clapière slope, the south-eastern French Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+                <w:t xml:space="preserve">LPC® methodology as a tool to create real time probalistic cartography of the gravitational hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Pérez</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.09.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00393703v1</w:t>
+                <w:t xml:space="preserve">hal-00468071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the gravitational boundary in weathered gneiss by geophysical survey: La Clapiere Landslide (France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental analysis of groundwater flow through a landslide slip surface using natural and artificial water chemical tracers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2006.07.003⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (25), pp.3463-3472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.6579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407739v1</w:t>
+                <w:t xml:space="preserve">hal-00361352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of groundwater flow through a landslide slip surface using natural and artificial water chemical tracers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Characterization of an internal slope movement structure by hydrogeophysical surveying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.6579⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (1), pp.48-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00712.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361352v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00617830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an internal slope movement structure by hydrogeophysical surveying</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hernandez</w:t>
+                <w:t xml:space="preserve">Identification of the gravitational boundary in weathered gneiss by geophysical survey: La Clapiere Landslide (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (1), pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2006.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00712.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00617830v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical survey to estimate the 3D sliding surface and the 4D evolution of the water pressure on part of a deep seated landslide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4410,415 +4410,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characteristics of till formations in relation with mechanical parameters</w:t>
+                <w:t xml:space="preserve">Different landslides on mountain sides in relation with the geological and geomorphological inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Clement</w:t>
+                <w:t xml:space="preserve">B. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 62, pp.221-229 [767]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407031v1</w:t>
+                <w:t xml:space="preserve">hal-00407030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de localisation des moraines de convergence dans une ancienne vallée glaciaire (Pyrénées, France) : conséquence sur les instabilités des moraines et reconstruction des glaciers au Würm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 40 (2), pp.419-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different landslides on mountain sides in relation with the geological and geomorphological inheritance</w:t>
+                <w:t xml:space="preserve">Morphological characteristics of till formations in relation with mechanical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Clément</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (7), pp.835-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:MATG.0000007782.78685.a3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407030v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie et modèles de glissements de terrain : exemples de sites des Pyrénées occidentales et centrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 99 (503), pp.35-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4904,51 +4904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Massonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 24 (11), pp.1741-1752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5445,51 +5445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2021 : Models for complex and global water issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6230,51 +6230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Drouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6990,256 +6990,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison instrumentale de la mesure des précipitations : essais et retours d’expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outil de diagnostic de la nature des déformations du sous-sol par nouvelle génération de capteurs Projet DIAG-Sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires (JAG)</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaire (JAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpelier, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890631v1</w:t>
+                <w:t xml:space="preserve">hal-04890770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de diagnostic de la nature des déformations du sous-sol par nouvelle génération de capteurs Projet DIAG-Sécheresse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Comparaison instrumentale de la mesure des précipitations : essais et retours d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaire (JAG)</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires (JAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpelier, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890770v1</w:t>
+                <w:t xml:space="preserve">hal-04890631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envirosciences-Pyrénées : solutions de station de mesures multi-paramètres autonomes et bas-coût en géosciences. Mesures co-localisées de paramètres géodésiques, météorologiques et sismologiques en réseau dense</w:t>
               </w:r>
@@ -7251,51 +7251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céleste Broucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bès de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7344,394 +7344,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of precipitation measurement methods in landslide instrumentation in the Alpes-Maritimes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of sub-surface groundwater level and precipitations relations in connection to their role in triggering shallow landslides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Drouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263504v1</w:t>
+                <w:t xml:space="preserve">hal-02936537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs connectés et de protocoles de surveillance appliqués pour des systèmes d'alerte</w:t>
+                <w:t xml:space="preserve">Comparisons of precipitation measurement methods in landslide instrumentation in the Alpes-Maritimes (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Drouillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Besso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires (JAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France. , 2019</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442579v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sub-surface groundwater level and precipitations relations in connection to their role in triggering shallow landslides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de capteurs connectés et de protocoles de surveillance appliqués pour des systèmes d'alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Besso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires (JAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936537v1</w:t>
+                <w:t xml:space="preserve">hal-02442579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Model Explaining Territorial Interactions Based On Core Vulnerability Components and GIS Based Methodology To Map Territorial Vulnerability</w:t>
               </w:r>
@@ -8103,51 +8103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8474,51 +8474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouillas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01504-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-1059-2018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Carri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2017039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lebourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Malet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0705-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737657v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Palis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0791-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiodini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jb014389" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Schl&#246;gel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-015-0623-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL9CHXH2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859179v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giuliano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.11.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGBWFTQ0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Byrdina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardellini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.07.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ2HQKXZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jomard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0434-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5GFN2L4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.01.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6FZK6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01045016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Giuliano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-285.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jongmans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/jeeg18.4.205" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lebourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP351.2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serathe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-010-0244-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGQN2P86-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498284v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.05.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BC0RNSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Cossec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.12.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28XNJ5LR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1941" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXK8Z5FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.04.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNHX6R4H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Risser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. P&#233;rez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.09.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZCJPS8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60W8HW8K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6579" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00712.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00623.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pirard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2003.11.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MATG.0000007782.78685.a3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W8012S3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406680v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2002099035" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odonne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massonnat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(01)00129-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WGW1VMF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14542" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04010991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viaggio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Drouillas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959661v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374712v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589006v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264988v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111751v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925119v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935222v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Carri&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bievre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larose" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Grasso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llop Rozenn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04469241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gloaguen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.10.A022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890631v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hernandez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890770v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Broucke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442579v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936537v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Yousaf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711380v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Giuliano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouillas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chochon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01504-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-6-1059-2018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Carri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2017039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Palis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0791-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lebourg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Malet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0705-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Gresse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiodini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017jb014389" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Schl&#246;gel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Malet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-015-0623-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.06.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH0WXWSD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Byrdina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardellini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2014.07.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ2HQKXZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giuliano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.11.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGBWFTQ0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL9CHXH2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jomard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-013-0434-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Bois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12105" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5GFN2L4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.01.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6FZK6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01045016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Giuliano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-285.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bottelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jongmans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/jeeg18.4.205" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lebourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Taboada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP351.2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hippolyte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.323" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serathe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-010-0244-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGQN2P86-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498284v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.05.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BC0RNSG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Cossec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.12.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28XNJ5LR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1941" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXK8Z5FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.04.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNHX6R4H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393703v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. P&#233;rez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.09.025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZCJPS8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Risser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6579" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00712.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2006.07.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60W8HW8K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00623.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pirard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2003.11.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407030v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:MATG.0000007782.78685.a3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W8012S3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406680v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2002099035" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Odonne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massonnat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(01)00129-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WGW1VMF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14542" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04010991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viaggio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Drouillas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959661v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374712v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589006v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264988v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mar&#231;ot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111751v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925119v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935222v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Carri&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bievre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larose" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925040v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Berolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Grasso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00403792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llop Rozenn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04469241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gloaguen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.10.A022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890770v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hernandez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890631v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Broucke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936537v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442579v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Yousaf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526692v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711380v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Giuliano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Pr&#233;maillon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218436v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couboulex" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08660-6_42" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>