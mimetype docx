--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -895,676 +895,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the best match : a ranking procedure of fish species combinations for polyculture development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All species matter: Comprehensive analysis of polyculture consequences on pikeperch (Sander lucioperca), sterlet (Acipenser ruthenus) and tench (Tinca tinca) in recirculated aquaculture system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nellya Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pasquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed El Manfaloti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life12091315⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 559, pp.738438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126384v1</w:t>
+                <w:t xml:space="preserve">hal-04157833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-trait evaluation framework to assess the consequences of polyculture in fish production: An application for pikeperch in recirculated aquaculture systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nellya Amoussou</w:t>
+                <w:t xml:space="preserve">Assessing Genetic Variation in Wild and Domesticated Pikeperch Populations: Implications for Conservation and Fish Farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Tsaparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fleck</w:t>
+                <w:t xml:space="preserve">Dimitrios Kyriakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Oikonomaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2022.101349⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani12091178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050583v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichment in a Fish Polyculture: Does it Affect Fish Behaviour and Development of Only One Species or Both?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Pasquet</w:t>
+                <w:t xml:space="preserve">A multi-trait evaluation framework to assess the consequences of polyculture in fish production: An application for pikeperch in recirculated aquaculture systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellya Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Nivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12073674⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.101349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2022.101349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673470v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All species matter: Comprehensive analysis of polyculture consequences on pikeperch (Sander lucioperca), sterlet (Acipenser ruthenus) and tench (Tinca tinca) in recirculated aquaculture system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding the best match : a ranking procedure of fish species combinations for polyculture development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellya Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life12091315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04157833v1</w:t>
+                <w:t xml:space="preserve">hal-04126384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Genetic Variation in Wild and Domesticated Pikeperch Populations: Implications for Conservation and Fish Farming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Tsaparis</w:t>
+                <w:t xml:space="preserve">Enrichment in a Fish Polyculture: Does it Affect Fish Behaviour and Development of Only One Species or Both?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.1178. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.3674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani12091178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12073674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673417v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signals of adaptation to agricultural stress in the genomes of two European bumblebees</w:t>
               </w:r>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Butruille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nellya Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1812,901 +1812,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a rare gem: Identification of a wild biological unit with high potential for European perch larviculture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global effects of extreme temperatures on wild bumblebees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dellicour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ghisbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Przybyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Zambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735807⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (5), pp.1507-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915001v1</w:t>
+                <w:t xml:space="preserve">hal-03536009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split it up and see: using proxies to highlight divergent inter-populational performances in aquaculture standardised conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Toomey</w:t>
+                <w:t xml:space="preserve">Mating under climate change: Impact of simulated heatwaves on the reproduction of model pollinators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Zambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dellicour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederik Buhrke</w:t>
+                <w:t xml:space="preserve">Kimberly Przybyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigaël Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-021-01937-z⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (3), pp.739-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03535922v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the species status of overlooked West‐Palaearctic bumblebees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A workflow to design new directed domestication programs to move forward current and future insect production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Toomey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zsc.12486⟩</w:t>
+              <w:t xml:space="preserve">Animal Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.69 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/af/vfab014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536014v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating under climate change: Impact of simulated heatwaves on the reproduction of model pollinators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kimberly Przybyla</w:t>
+                <w:t xml:space="preserve">When more is more: taking advantage of species diversity to move towards sustainable aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13738⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (2), pp.767-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257245v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global effects of extreme temperatures on wild bumblebees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding a rare gem: Identification of a wild biological unit with high potential for European perch larviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Toomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cobi.13685⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 530, pp.735807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536009v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When more is more: taking advantage of species diversity to move towards sustainable aquaculture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Split it up and see: using proxies to highlight divergent inter-populational performances in aquaculture standardised conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Toomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dellicour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kapusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Żarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Buhrke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12677⟩</w:t>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-021-01937-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213785v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03535922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A workflow to design new directed domestication programs to move forward current and future insect production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolving the species status of overlooked West‐Palaearctic bumblebees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brasero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ghisbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Valterová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (3), pp.69 - 77. </w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (5), pp.616-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/af/vfab014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536017v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Too strict or too loose? Integrative taxonomic assessment of Bombus lapidarius complex (Hymenoptera: Apidae)</w:t>
               </w:r>
@@ -2718,51 +2718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Biella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rasmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2956,51 +2956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting off on the right foot: Integration of spatial distribution of genetic variability for aquaculture development and regulations, the European perch case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Toomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Vanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3250,51 +3250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abregal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3345,77 +3345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic revision of the Sylvarum group of bumblebees using an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3577,680 +3577,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and aquaculture performance differentiation among wild allopatric populations of European perch (Percidae, Perca fluviatilis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: When behavioural geographic differentiation matters: inter-populational comparison of aggressiveness and group structure in the European perch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Toomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vanina</w:t>
+                <w:t xml:space="preserve">Martin Bláha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gebauer</w:t>
+                <w:t xml:space="preserve">Emilie Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Vanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Toomey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Rutegwa</w:t>
+                <w:t xml:space="preserve">Margot Baratçabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.12.071⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (5), pp.1193-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10499-019-00458-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972549v1</w:t>
+                <w:t xml:space="preserve">hal-03172868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: When behavioural geographic differentiation matters: inter-populational comparison of aggressiveness and group structure in the European perch</w:t>
+                <w:t xml:space="preserve">When behavioural geographic differentiation matters: inter-populational comparison of aggressiveness and group structure in the European perch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Toomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bláha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Vanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Baratçabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (5), pp.1193-1193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10499-019-00458-3⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (5), pp.1177-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10499-019-00343-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172868v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When behavioural geographic differentiation matters: inter-populational comparison of aggressiveness and group structure in the European perch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Toomey</w:t>
+                <w:t xml:space="preserve">Integrative taxonomy of an arctic bumblebee species complex highlights a new cryptic species (Apidae: Bombus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bláha</w:t>
+                <w:t xml:space="preserve">Maxence Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mauduit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margot Baratçabal</w:t>
+                <w:t xml:space="preserve">Klara Urbanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10499-019-00343-z⟩</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 187 (3), pp.599-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlz041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989468v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative taxonomy of an arctic bumblebee species complex highlights a new cryptic species (Apidae: Bombus)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating intraspecific differentiation in species distribution models: Consequences on projections of current and future climatically suitable areas of species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Harpke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rasmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schweiger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlz041⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (7), pp.1088-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501083v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating intraspecific differentiation in species distribution models: Consequences on projections of current and future climatically suitable areas of species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+                <w:t xml:space="preserve">Genetic and aquaculture performance differentiation among wild allopatric populations of European perch (Percidae, Perca fluviatilis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gebauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Harpke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rasmont</w:t>
+                <w:t xml:space="preserve">V. Stejskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Schweiger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Rutegwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (7), pp.1088-1100. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 503, pp.139-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.12.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120201v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking for the inner potential: comparison of larval growth rate between seven populations of Perca fluviatilis</w:t>
               </w:r>
@@ -4396,64 +4396,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4502,351 +4502,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following the cold: geographical differentiation between interglacial refugia and speciation in the arcto-alpine species complex Bombus monticola (Hymenoptera: Apidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Adding attractive semio-chemical trait refines the taxonomy of Alpinobombus (Hymenoptera: Apidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brasero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Biella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klára Urbanová</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Valterová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12268⟩</w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (6), pp.838-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-018-0611-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699909v1</w:t>
+                <w:t xml:space="preserve">hal-02367480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding attractive semio-chemical trait refines the taxonomy of Alpinobombus (Hymenoptera: Apidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Following the cold: geographical differentiation between interglacial refugia and speciation in the arcto-alpine species complex Bombus monticola (Hymenoptera: Apidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Biella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Valterová</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klára Urbanová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49 (6), pp.838-851. </w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (1), pp.200-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13592-018-0611-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/syen.12268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367480v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent geographic patterns of genetic diversity among wild bees: Conservation implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vereecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,64 +4910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cephalic labial gland secretions of two socially parasitic bumblebees Bombus hyperboreus ( Alpinobombus ) and Bombus inexspectatus ( Thoracobombus ) question their inquiline strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5044,103 +5044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in Sexual Pheromones Questions their Role in Bumblebee Pre-Mating Recognition System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Valterova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klára Urbanová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (1), pp.9-17. </w:t>
@@ -5178,64 +5178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding attractive semio-chemical trait refines the taxonomy of Alpinobombus (Hymenoptera: Apidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5257,51 +5257,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Valterova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49 (6), pp.838-851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13592-018-0611-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972545v1</w:t>
@@ -5325,77 +5325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical reproductive traits of diploid Bombus terrestris males: Consequences on bumblebee conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Maebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brasero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5563,90 +5563,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological niche modelling and coalescent simulations to explore the recent geographical range history of five widespread bumblebee species in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Kastally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rasmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5710,77 +5710,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation genetics of European bees: new insights from the continental scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (3), pp.585-596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5808,1385 +5808,1385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving International Trade Regulation by Considering Intraspecific Variation for Invasion Risk Assessment of Commercially Traded Species: The Bombus terrestris Case</w:t>
+                <w:t xml:space="preserve">The alien's identity: consequences of taxonomic status for the international bumblebee trade regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coppee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brasero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.12215⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.169-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575674v1</w:t>
+                <w:t xml:space="preserve">hal-01575596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alien's identity: consequences of taxonomic status for the international bumblebee trade regulations</w:t>
+                <w:t xml:space="preserve">Improving International Trade Regulation by Considering Intraspecific Variation for Invasion Risk Assessment of Commercially Traded Species: The Bombus terrestris Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rasmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Harpke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schweiger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 195, pp.169-176. </w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.281 - 289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/conl.12215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575596v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative taxonomic approach to assess the status of Corsican bumblebees: implications for conservation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly polytypic taxon complex: interspecific and intraspecific integrative taxonomic assessment of the widespread pollinator Bombus pascuorum Scopoli 1763 (Hymenoptera: Apidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brasero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Valterova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rasmont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acv.12164⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (4), pp.881-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972512v1</w:t>
+                <w:t xml:space="preserve">hal-01972525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scent shield to survive: identification of the repellent compounds secreted by the male offspring of the cuckoo bumblebee Bombus vestalis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+                <w:t xml:space="preserve">Forward to the north: two Euro-Mediterranean bumblebee species now cross the Arctic Circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rasmont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Cederberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frode Odegaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12366⟩</w:t>
+              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.303-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00379271.2015.1118357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01575785v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Chemical Analysis and Characterization of the Male Species-Specific Cephalic Labial-Gland Secretions of South American Bumblebees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Torres</w:t>
+                <w:t xml:space="preserve">Subspecific differentiation in male reproductive traits and virgin queen preferences, in Bombus terrestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coppée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Cammaerts-Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201400375⟩</w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (5), pp.595-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-015-0349-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01575790v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspecific differentiation in male reproductive traits and virgin queen preferences, in Bombus terrestris</w:t>
+                <w:t xml:space="preserve">Methods for species delimitation in bumblebees (Hymenoptera, Apidae, Bombus ): towards an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Cammaerts-Tricot</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dellicour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dehon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13592-015-0349-y⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3), pp.281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284473v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward to the north: two Euro-Mediterranean bumblebee species now cross the Arctic Circle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A Protocol to Assess Insect Resistance to Heat Waves, Applied to Bumblebees (Bombus Latreille, 1802)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rasmont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00379271.2015.1118357⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0118591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575789v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly polytypic taxon complex: interspecific and intraspecific integrative taxonomic assessment of the widespread pollinator Bombus pascuorum Scopoli 1763 (Hymenoptera: Apidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A scent shield to survive: identification of the repellent compounds secreted by the male offspring of the cuckoo bumblebee Bombus vestalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Ayasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Valterova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irena Valterova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rasmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12137⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157 (3), pp.263-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972525v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for species delimitation in bumblebees (Hymenoptera, Apidae, Bombus ): towards an integrative approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dewulf</w:t>
+                <w:t xml:space="preserve">First Chemical Analysis and Characterization of the Male Species-Specific Cephalic Labial-Gland Secretions of South American Bumblebees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brasero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Urbanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Valterova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zsc.12107⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (10), pp.1535-1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201400375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972516v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Protocol to Assess Insect Resistance to Heat Waves, Applied to Bumblebees (Bombus Latreille, 1802)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An integrative taxonomic approach to assess the status of Corsican bumblebees: implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brasero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Meulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dellicour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (3), pp.236-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acv.12164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01972522v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar Differentiation Patterns Between PBP Expression Levels and Pheromone Component Ratios in Two Populations of Sesamia nonagrioides</w:t>
               </w:r>
@@ -7306,51 +7306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phylogeny, biogeography, and host plant shifts in the bee genus Melitta (Hymenoptera: Anthophila)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7358,51 +7358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kuhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mardulyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.412-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7474,64 +7474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J. Vereecken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7582,51 +7582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GCALIGNER 1.0: An alignment program to compute a multiple sample comparison data matrix from large eco-chemical datasets obtained by GC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7698,64 +7698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scent of a break-up: phylogeography and reproductive trait divergences in the red-tailed bumblebee (Bombus lapidarius)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7966,64 +7966,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Born in an Alien Nest : How Do Social Parasite Male Offspring Escape from Host Aggression?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Ayasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Valterová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8109,77 +8109,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dellicour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Valterová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (3), pp.453-469. </w:t>
@@ -8350,402 +8350,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jésabel Laithier</w:t>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Dupont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139037v1</w:t>
+                <w:t xml:space="preserve">hal-03797414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t>
+                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Dupont</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Toqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797414v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésabel Laithier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Toqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138946v1</w:t>
+                <w:t xml:space="preserve">hal-04139037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la gestion des ressources florales pour conserver la biodiversité des pollinisateurs sauvages de la métropole de Nancy</w:t>
               </w:r>
@@ -8850,256 +8850,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Icthyodiversity as a driving force to promote new agro-ecological approach for Sander lucioperca rearing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of spatial distribution of genetic variability for aquaculture regulations and development, the European perch case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Toomey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVI European Congress of Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/conf.fmars.2019.07.00154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317168v1</w:t>
+                <w:t xml:space="preserve">hal-02915005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of spatial distribution of genetic variability for aquaculture regulations and development, the European perch case</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Icthyodiversity as a driving force to promote new agro-ecological approach for Sander lucioperca rearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Congress of Ichthyology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915005v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Perca fluviatilis aquaculture by considering population-specific performances in recirculating aquaculture system</w:t>
               </w:r>
@@ -9314,381 +9314,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does domestication change the behaviour of the first generation of fish in captivity?</w:t>
+                <w:t xml:space="preserve">Gathering to serve: TOFF, a database on fish functional traits to promote the development of fish farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Petronin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694395v1</w:t>
+                <w:t xml:space="preserve">hal-04694366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering to serve: TOFF, a database on fish functional traits to promote the development of fish farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico model to predict compatibility in fish polyculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Carval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694366v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico model to predict compatibility in fish polyculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does domestication change the behaviour of the first generation of fish in captivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lévy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Thomas</w:t>
+                <w:t xml:space="preserve">Marion Praion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Mortillaro</w:t>
+                <w:t xml:space="preserve">Théo Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Carval</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Md Shahjahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694381v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t>
               </w:r>
@@ -9726,51 +9726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t>
@@ -9838,51 +9838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9937,51 +9937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting off the right foot: integration of spatial distribution of genetic variability for aquaculture development and regulations, the European perch case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Toomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Teletchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10058,51 +10058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish farming in multispecies system: an opportunity to develop a more efficient aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10468,51 +10468,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55D59812"/>
+    <w:nsid w:val="3DD2FD4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10699,51 +10699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-lecocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4947-0332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248174851" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. L&#233;vy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;tronin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mortillaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742833" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Butruille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Shahjahan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hardy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71451-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12091315" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nivelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fleck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101349" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Reynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073674" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Manfaloti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738438" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsaparis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kyriakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Oikonomaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12091178" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05223424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F Hart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaro Verbeeck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cejas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghisbain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.993416" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272508" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735807" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03535922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kapusta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Buhrke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01937-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brasero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12486" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Zambra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Przybyla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Anselmo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13685" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12677" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536017v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02501060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Biella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bokor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d Ferincz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68315-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Vanina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pegg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Kaczkowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2020.1737843" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12430" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972549v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gebauer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toomey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stejskal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rutegwa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.071" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172868v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bl&#225;ha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Barat&#231;abal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00458-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989468v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00343-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02501083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Urbanova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlz041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02120201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Harpke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12916" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02120205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Gebauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Stejskal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#345;ek Drozd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00384-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ducret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0307-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12268" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-018-0611-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vereecken" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delangre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12819" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lhomme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12408" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-017-0910-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maebe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dehon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12332" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart P.M. Roberts" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2017.1304831" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575588v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12748" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-016-0917-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575674v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12215" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575596v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coppee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972512v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecocq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brasero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Meulemeester" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dellicour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12164" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F737D9BD9AFC9538882980D4537F1F4D543F409E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575785v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Ayasse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12366" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRK37P38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575790v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Torres" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400375" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9DQDTWB2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284473v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Copp&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Mathy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cammaerts-Tricot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-015-0349-y" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Cederberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Evrard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Odegaard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2015.1118357" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972525v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12137" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S04XF4X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dehon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dewulf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEBCB8BD3C32FDD22D62CDA69583DA17C5FFF96B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972522v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Smet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118591" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En&#233; Leppik" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0485-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972504v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhlmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mardulyn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.08.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1HZ9G8D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190551v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Vereecken" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065642" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972289v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300388" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZDRCBVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005060v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-263" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972294v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sramkova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Kreuter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2013.774949" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972250v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043053" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2011.00576.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A01ACD7EA1B55356E148DED9DA06C4743B011BD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694316v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968295v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Delagneau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jouanet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915005v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2019.07.00154" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161120v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694395v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Praion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Leclerc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shahjahan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694366v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petronin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694381v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161124v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901340v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02061554v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81834" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05223405v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-lecocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4947-0332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248174851" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. L&#233;vy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;tronin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mortillaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742833" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Butruille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Shahjahan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hardy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71451-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Manfaloti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fleck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738438" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsaparis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kyriakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Oikonomaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12091178" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nivelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101349" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12091315" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Reynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073674" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05223424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F Hart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaro Verbeeck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cejas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghisbain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.993416" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272508" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Przybyla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Zambra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Anselmo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13738" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12677" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03535922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kapusta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Buhrke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01937-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brasero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterov&#225;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12486" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02501060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Biella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bokor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d Ferincz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68315-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Vanina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pegg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Kaczkowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2020.1737843" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12430" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bl&#225;ha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Barat&#231;abal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00458-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989468v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00343-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02501083v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Urbanova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlz041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02120201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Harpke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12916" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gebauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toomey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stejskal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rutegwa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.071" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02120205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Gebauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Stejskal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#345;ek Drozd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00384-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ducret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0307-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-018-0611-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12268" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vereecken" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delangre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12819" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lhomme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12408" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-017-0910-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maebe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dehon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12332" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart P.M. Roberts" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2017.1304831" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575588v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12748" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-016-0917-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575596v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coppee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575674v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12215" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972525v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12137" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S04XF4X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575789v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Cederberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Evrard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Odegaard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2015.1118357" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Copp&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Mathy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cammaerts-Tricot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-015-0349-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972516v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dehon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dewulf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12107" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEBCB8BD3C32FDD22D62CDA69583DA17C5FFF96B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Smet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118591" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575785v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Ayasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12366" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRK37P38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575790v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Torres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400375" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9DQDTWB2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972512v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecocq" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brasero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Meulemeester" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dellicour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12164" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F737D9BD9AFC9538882980D4537F1F4D543F409E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En&#233; Leppik" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0485-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972504v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhlmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mardulyn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.08.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1HZ9G8D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190551v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Vereecken" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065642" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972289v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300388" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZDRCBVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005060v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-263" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972294v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sramkova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Kreuter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2013.774949" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972250v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043053" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2011.00576.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A01ACD7EA1B55356E148DED9DA06C4743B011BD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694316v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968295v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Delagneau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jouanet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915005v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2019.07.00154" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161120v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694366v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petronin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694381v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694395v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Praion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Leclerc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shahjahan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161124v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901340v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02061554v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81834" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05223405v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>