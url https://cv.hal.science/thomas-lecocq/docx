--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -1,10413 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10361 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thomas Lecocq </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Biologie Animale et EcologieDocteur en Sciences (HDR)Laboratoire Animal et Agroécosystème (L2A)Animateur d'équipe (Diversification en Aquaculture Continentale, DAC)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thomas-lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4947-0332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">248174851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.be/citations?user=sucmcUcAAAAJ&hl=en&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Maître de conférences en biologie animale et écologie à l’Université de Lorraine, fonction que j’occupe depuis 2015. Je suis titulaire d’un doctorat en sciences et d’une habilitation à diriger des recherches (HDR) en sciences agronomiques. Mes travaux portent sur la domestication des espèces de poissons et sur le développement de systèmes de polyculture visant à promouvoir une aquaculture plus durable et diversifiée, adaptée aux contextes locaux. Pour ce faire, je mobilise des approches issues de l’écologie fonctionnelle, de la modélisation de niches écologiques, de la phénotypie à grande échelle (phénomique) et de la biologie intégrative, tout en développant des bases de données et des méthodologies destinées à accompagner la mise en place d’une biodiversité planifiée au sein des systèmes aquacoles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaculture potential evolution during early domestication trials in a model species (Danio rerio) with different breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ledoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 612, pp.743194. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.743194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predish: A decision support tool for estimating risk of fish predation in aquaculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pétronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 609, pp.742833. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-genome comparisons reveal gain-and-loss evolution of anti-Mullerian hormone receptor type 2 as a candidate master sex-determining gene in Percidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiner Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Euclide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-024-01935-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger together: A workflow to design new fish polycultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Butruille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Liarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.1374-1394. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early impact of domestication on aggressiveness, activity, and stress behaviors in zebrafish (Danio rerio) using mirror test and automated videotracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Shahjahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.21036. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-71451-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-trait evaluation framework to assess the consequences of polyculture in fish production: An application for pikeperch in recirculated aquaculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Nivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.101349. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2022.101349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the best match : a ranking procedure of fish species combinations for polyculture development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.1315. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life12091315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment in a Fish Polyculture: Does it Affect Fish Behaviour and Development of Only One Species or Both?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ledoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (7), pp.3674. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12073674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All species matter: Comprehensive analysis of polyculture consequences on pikeperch (Sander lucioperca), sterlet (Acipenser ruthenus) and tench (Tinca tinca) in recirculated aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Manfaloti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ledoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 559, pp.738438. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Genetic Variation in Wild and Domesticated Pikeperch Populations: Implications for Conservation and Fish Farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Tsaparis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kyriakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Oikonomaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.1178. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani12091178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signals of adaptation to agricultural stress in the genomes of two European bumblebees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex F Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaro Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ariza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cejas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ghisbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.993416. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2022.993416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AquaDesign: A tool to assist aquaculture production design based on abiotic requirements of animal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Butruille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0272508. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0272508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating under climate change: Impact of simulated heatwaves on the reproduction of model pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Zambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Przybyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigaël Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), pp.739-752. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global effects of extreme temperatures on wild bumblebees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ghisbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly Przybyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Zambra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (5), pp.1507-1518. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.13685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When more is more: taking advantage of species diversity to move towards sustainable aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (2), pp.767-784. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to design new directed domestication programs to move forward current and future insect production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.69 - 77. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a rare gem: Identification of a wild biological unit with high potential for European perch larviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 530, pp.735807. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving the species status of overlooked West‐Palaearctic bumblebees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ghisbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Valterová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (5), pp.616-632. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split it up and see: using proxies to highlight divergent inter-populational performances in aquaculture standardised conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Żarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Buhrke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.206. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-021-01937-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Too strict or too loose? Integrative taxonomic assessment of Bombus lapidarius complex (Hymenoptera: Apidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rasmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (2), pp.187-196. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global quieting of high-frequency seismic noise due to COVID-19 pandemic lockdown measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Noten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Koelemeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 369 (6509), pp.1338-1343. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abd2438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of single- and multi-trait approaches to identify best wild candidates for aquaculture shows that the simple way fails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Bokor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Espinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Árpád Ferincz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.11564. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68315-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting off on the right foot: Integration of spatial distribution of genetic variability for aquaculture development and regulations, the European perch case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Vanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Pegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew Kaczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 521, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.734981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of polyculture on behaviour and production of pikeperch in recirculation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aqrep.2020.100333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the intraspecific aquaculture potential from the wild biodiversity to facilitate aquaculture development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.2212-2227. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic revision of the Sylvarum group of bumblebees using an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Valterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematics and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.12-28. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772000.2020.1737843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and aquaculture performance differentiation among wild allopatric populations of European perch (Percidae, Perca fluviatilis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stejskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rutegwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 503, pp.139-145. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.12.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: When behavioural geographic differentiation matters: inter-populational comparison of aggressiveness and group structure in the European perch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bláha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Vanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Baratçabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5), pp.1193-1193. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-019-00458-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating intraspecific differentiation in species distribution models: Consequences on projections of current and future climatically suitable areas of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Harpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rasmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.1088-1100. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When behavioural geographic differentiation matters: inter-populational comparison of aggressiveness and group structure in the European perch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bláha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Vanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Baratçabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5), pp.1177-1191. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-019-00343-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of an arctic bumblebee species complex highlights a new cryptic species (Apidae: Bombus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Urbanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 187 (3), pp.599-621. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlz041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking for the inner potential: comparison of larval growth rate between seven populations of Perca fluviatilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Vanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Gebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlastimil Stejskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bořek Drozd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.1055-1064. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10499-019-00384-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOFF, a database of traits of fish to promote advances in fish aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.301. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0307-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the cold: geographical differentiation between interglacial refugia and speciation in the arcto-alpine species complex Bombus monticola (Hymenoptera: Apidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (1), pp.200-217. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/syen.12268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding attractive semio-chemical trait refines the taxonomy of Alpinobombus (Hymenoptera: Apidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Valterová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (6), pp.838-851. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-018-0611-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent geographic patterns of genetic diversity among wild bees: Conservation implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vereecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delangre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (12), pp.1860-1868. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cephalic labial gland secretions of two socially parasitic bumblebees Bombus hyperboreus ( Alpinobombus ) and Bombus inexspectatus ( Thoracobombus ) question their inquiline strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in Sexual Pheromones Questions their Role in Bumblebee Pre-Mating Recognition System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Valterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klára Urbanová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-017-0910-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding attractive semio-chemical trait refines the taxonomy of Alpinobombus (Hymenoptera: Apidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Biella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Valterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (6), pp.838-851. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-018-0611-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical reproductive traits of diploid Bombus terrestris males: Consequences on bumblebee conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Maebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Dehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.623 - 630. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1744-7917.12332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endangered by laws: potential consequences of regulations against thistles on bumblebee conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Vray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart P.M. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rasmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2017.1304831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological niche modelling and coalescent simulations to explore the recent geographical range history of five widespread bumblebee species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Kastally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rasmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation genetics of European bees: new insights from the continental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (3), pp.585-596. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-016-0917-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alien's identity: consequences of taxonomic status for the international bumblebee trade regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Coppee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Rasplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 195, pp.169-176. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving International Trade Regulation by Considering Intraspecific Variation for Invasion Risk Assessment of Commercially Traded Species: The Bombus terrestris Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rasmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Harpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schweiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (4), pp.281 - 289. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/conl.12215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward to the north: two Euro-Mediterranean bumblebee species now cross the Arctic Circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rasmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjorn Cederberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frode Odegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.303-309. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2015.1118357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspecific differentiation in male reproductive traits and virgin queen preferences, in Bombus terrestris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Coppée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Cammaerts-Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apidologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (5), pp.595-605. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13592-015-0349-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly polytypic taxon complex: interspecific and intraspecific integrative taxonomic assessment of the widespread pollinator Bombus pascuorum Scopoli 1763 (Hymenoptera: Apidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Valterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rasmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.881-890. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/syen.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for species delimitation in bumblebees (Hymenoptera, Apidae, Bombus ): towards an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Dehon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dewulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (3), pp.281-297. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Protocol to Assess Insect Resistance to Heat Waves, Applied to Bumblebees (Bombus Latreille, 1802)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rasmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.e0118591. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0118591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scent shield to survive: identification of the repellent compounds secreted by the male offspring of the cuckoo bumblebee Bombus vestalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Ayasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Valterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rasmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157 (3), pp.263-270. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.12366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Chemical Analysis and Characterization of the Male Species-Specific Cephalic Labial-Gland Secretions of South American Bumblebees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Urbanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Valterova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (10), pp.1535-1546. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201400375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative taxonomic approach to assess the status of Corsican bumblebees: implications for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brasero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Meulemeester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (3), pp.236-248. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny, biogeography, and host plant shifts in the bee genus Melitta (Hymenoptera: Anthophila)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kuhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mardulyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.412-419. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2013.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar Differentiation Patterns Between PBP Expression Levels and Pheromone Component Ratios in Two Populations of Sesamia nonagrioides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ené Leppik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Monsempes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Capdevielle-Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (8), pp.923-927. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-014-0485-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Genetic and Reproductive Traits Differentiation in Mainland vs. Corsican Populations of Bumblebees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Vereecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCALIGNER 1.0: An alignment program to compute a multiple sample comparison data matrix from large eco-chemical datasets obtained by GC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (19), pp.3206-3209. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201300388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for year-round rearing of cuckoo bumblebees (Hymenoptera: Apoidea: Bombus subgenus Psithyrus )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Sramkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Kreuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rasmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), pp.117-125. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00379271.2013.774949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scent of a break-up: phylogeography and reproductive trait divergences in the red-tailed bumblebee (Bombus lapidarius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Vanderplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (263), 17 p. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-13-263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Born in an Alien Nest : How Do Social Parasite Male Offspring Escape from Host Aggression?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Ayasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Valterová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rasmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e43053. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0043053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and chemical characters to evaluate species status of two cuckoo bumblebees: Bombus barbutellus and Bombus maxillosus (Hymenoptera, Apidae, Bombini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Valterová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (3), pp.453-469. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3113.2011.00576.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination must make strength: a workflow to design new fish polycultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing new solutions of fish stocking for freshwater pond systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEPURE : de nouvelles solutions d'empoissonnement pour les étangs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Toqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empoissonnement innovant rime-t-il avec rendement ? Une comparaison de deux étangs piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésabel Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI-INRAE, Jul 2022, Paris, France. p.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la gestion des ressources florales pour conserver la biodiversité des pollinisateurs sauvages de la métropole de Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Delagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Pollineco 2ème Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spatial distribution of genetic variability for aquaculture regulations and development, the European perch case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Congress of Ichthyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fmars.2019.07.00154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icthyodiversity as a driving force to promote new agro-ecological approach for Sander lucioperca rearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ledore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Perca fluviatilis aquaculture by considering population-specific performances in recirculating aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA - European Aquaculture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining units with high potential for aquaculture within species - Towards an integration of intraspecific differentiation in fish domestication programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA - European Aquaculture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico model to predict compatibility in fish polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mortillaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering to serve: TOFF, a database on fish functional traits to promote the development of fish farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Petronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does domestication change the behaviour of the first generation of fish in captivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Praion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Shahjahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategies for the construction and management of pond production systems for sustainable fish farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of Freshwater Sciences (SEFS13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Newcaste upon Tyne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de construction et de conduite de système de production en étang pour une pisciculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tocqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la recherche piscicole française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting off the right foot: integration of spatial distribution of genetic variability for aquaculture development and regulations, the European perch case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Toomey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Biennial Conference of the International Biogeography Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish farming in multispecies system: an opportunity to develop a more efficient aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insects: The Disregarded Domestication Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Teletchea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Domestication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, In press, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.81834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser et façonner la biodiversité ichtyologique pour faciliter la diversification de l’aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05223405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10468,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DD2FD4A"/>
+    <w:nsid w:val="D5CE73DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10699,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-lecocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4947-0332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248174851" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. L&#233;vy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;tronin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mortillaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742833" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Butruille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Shahjahan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hardy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71451-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Manfaloti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fleck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738438" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673417v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsaparis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kyriakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Oikonomaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12091178" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nivelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101349" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12091315" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Reynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073674" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05223424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F Hart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaro Verbeeck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cejas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghisbain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.993416" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272508" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Przybyla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Zambra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Anselmo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13738" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12677" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03535922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kapusta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Buhrke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01937-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brasero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterov&#225;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12486" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02501060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Biella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bokor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d Ferincz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68315-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Vanina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pegg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Kaczkowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2020.1737843" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12430" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172868v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bl&#225;ha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Barat&#231;abal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00458-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989468v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00343-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02501083v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Urbanova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlz041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02120201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Harpke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12916" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gebauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toomey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stejskal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rutegwa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.071" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02120205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Gebauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Stejskal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#345;ek Drozd" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00384-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ducret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0307-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-018-0611-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12268" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vereecken" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delangre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12819" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lhomme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12408" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-017-0910-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maebe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dehon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12332" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vray" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart P.M. Roberts" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2017.1304831" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575588v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12748" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-016-0917-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575596v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coppee" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575674v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12215" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972525v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12137" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S04XF4X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575789v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Cederberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Evrard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Odegaard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2015.1118357" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Copp&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Mathy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cammaerts-Tricot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-015-0349-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972516v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dehon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dewulf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12107" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEBCB8BD3C32FDD22D62CDA69583DA17C5FFF96B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972522v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Smet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118591" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575785v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Ayasse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12366" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRK37P38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575790v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Torres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400375" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9DQDTWB2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972512v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecocq" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brasero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Meulemeester" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dellicour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12164" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F737D9BD9AFC9538882980D4537F1F4D543F409E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En&#233; Leppik" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0485-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972504v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhlmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mardulyn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.08.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1HZ9G8D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190551v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Vereecken" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065642" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972289v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300388" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZDRCBVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005060v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-263" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972294v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sramkova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Kreuter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2013.774949" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972250v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043053" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2011.00576.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A01ACD7EA1B55356E148DED9DA06C4743B011BD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694316v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968295v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Delagneau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jouanet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915005v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2019.07.00154" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161120v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694366v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petronin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694381v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694395v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Praion" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Leclerc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shahjahan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161124v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901340v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02061554v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81834" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05223405v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-lecocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4947-0332" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/248174851" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.be/citations?user=sucmcUcAAAAJ&amp;hl=en&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diakos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743194" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. L&#233;vy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;tronin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mortillaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742833" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Butruille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Liarte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Shahjahan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hardy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71451-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nivelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fleck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12091315" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Reynaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073674" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04157833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Manfaloti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738438" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsaparis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kyriakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Oikonomaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12091178" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05223424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex F Hart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaro Verbeeck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cejas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghisbain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.993416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Toomey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272508" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Zambra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Przybyla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Anselmo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13738" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13685" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213785v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12677" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735807" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brasero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12486" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03535922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kapusta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#379;arski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Buhrke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-021-01937-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02501060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Biella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rasmont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12402" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hicks" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Noten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Koelemeijer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2438" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Bokor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d Ferincz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68315-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461934v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Vanina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Pegg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Kaczkowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.734981" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abregal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2020.100333" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12430" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02906102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Valterova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2020.1737843" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gebauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toomey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stejskal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rutegwa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.071" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bl&#225;ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Barat&#231;abal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00458-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02120201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Harpke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12916" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00343-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02501083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Urbanova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlz041" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02120205v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Gebauer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Stejskal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#345;ek Drozd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-019-00384-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437587v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ducret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0307-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#225;ra Urbanov&#225;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12268" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367480v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-018-0611-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972541v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vereecken" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delangre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12819" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lhomme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12408" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972537v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-017-0910-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972545v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575608v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maebe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Dehon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12332" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972531v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vray" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart P.M. Roberts" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2017.1304831" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575588v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varela" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12748" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972528v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-016-0917-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575596v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coppee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.01.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575674v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12215" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Cederberg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Evrard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Odegaard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2015.1118357" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Copp&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Mathy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Cammaerts-Tricot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-015-0349-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12137" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S04XF4X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dehon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dewulf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12107" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEBCB8BD3C32FDD22D62CDA69583DA17C5FFF96B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Smet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118591" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575785v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Ayasse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12366" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRK37P38-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575790v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Torres" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400375" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9DQDTWB2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972512v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecocq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brasero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Meulemeester" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dellicour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12164" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F737D9BD9AFC9538882980D4537F1F4D543F409E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972504v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhlmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mardulyn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.08.013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1HZ9G8D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972508v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En&#233; Leppik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0485-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190551v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Vereecken" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065642" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201300388" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZDRCBVS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972294v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sramkova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Kreuter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2013.774949" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005060v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-13-263" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972250v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043053" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01972193v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2011.00576.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A01ACD7EA1B55356E148DED9DA06C4743B011BD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694316v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797414v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Dupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138946v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Toqueville" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139037v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968295v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Delagneau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jouanet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915005v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2019.07.00154" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161120v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161153v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694381v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mortillaro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carval" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694366v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petronin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694395v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Praion" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Leclerc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shahjahan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04150723v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114144v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901340v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02061554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.81834" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05223405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>