--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -288,317 +288,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScroogeVM: Boosting Cloud Resource Utilization with Dynamic Oversubscription</w:t>
+                <w:t xml:space="preserve">VeriFog: A Generic Model-based Approach for Verifying Fog Systems at Design Time and Generating Deployment Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+                <w:t xml:space="preserve">Hiba Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Alidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rivalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSUSC.2024.3369333⟩</w:t>
+              <w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (3), pp.18 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3699839.3699841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466538v1</w:t>
+                <w:t xml:space="preserve">hal-04727206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VeriFog: A Generic Model-based Approach for Verifying Fog Systems at Design Time and Generating Deployment Configurations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ScroogeVM: Boosting Cloud Resource Utilization with Dynamic Oversubscription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Rivalan</w:t>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGAPP applied computing review : a publication of the Special Interest Group on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (3), pp.18 - 36. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3699839.3699841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSUSC.2024.3369333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727206v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A feature-based survey of Fog modeling languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Alidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 138, pp.104-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -632,77 +632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chasse au gaspillage dans le cloud et les data centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -740,51 +740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring performances and footprint of blockchains with BCTMark: a case study on Ethereum smart contracts energy consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Saingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -857,51 +857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarea Al-Shara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -991,51 +991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1076,278 +1076,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting Renewable sources: when Green SLA becomes a possible reality in Cloud computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yousri Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.249-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCC.2015.2459710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340318v1</w:t>
+                <w:t xml:space="preserve">hal-01187907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Renewable sources: when Green SLA becomes a possible reality in Cloud computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousri Kouki</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cloud Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (2), pp.249-262. </w:t>
+              <w:t xml:space="preserve">Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (1), pp.3-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCC.2015.2459710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187907v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLA guarantees for cloud services</w:t>
               </w:r>
@@ -1359,77 +1359,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damián Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares de Oliveira Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54, pp.233-246. </w:t>
@@ -1479,64 +1479,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RightCapacity: SLA-driven Cross-Layer Cloud Elasticity Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Next-Generation Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (3), pp.250-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1583,51 +1583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-management of cloud applications and infrastructure for energy optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares de Oliveira Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operating Systems Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (2), pp.10-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1674,51 +1674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPath and FScript: Language support for navigation and reliable reconfiguration of Fractal architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,51 +1803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche par aspects pour le développement de composants Fractal adaptatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (2-3), pp.113-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1911,51 +1911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2010,51 +2010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point sur la programmation par aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSI (Technique et Science Informatiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (4), pp.489-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2071,810 +2071,788 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local-First Software for Green IT</w:t>
+                <w:t xml:space="preserve">Feature Degradation for Frugality: A Case Study of Overleaf Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylian Siffre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lucas Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Guery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT4S 2025 - International Conference on Information and Communications Technology for Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GreenArch 2026 - 1st ICSA workshop on Software Architecture for Green Sustainable Carbon-aware Software Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Amsterdam (NETHERLANDS), Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037019v1</w:t>
+                <w:t xml:space="preserve">hal-05576157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Computing vs. Cloud Computing: An Empirical Study of Energy Consumption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">VeriFogOps: Automated Deployment Tool Selection and CI/CD Pipeline Generation for Verifying Fog Systems at Deployment Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Guery</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rivalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3773274.3774278⟩</w:t>
+              <w:t xml:space="preserve">SAC 2025 - 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Catania, Italy. pp.1674 - 1691, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3672608.3707854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324506v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VeriFogOps: Automated Deployment Tool Selection and CI/CD Pipeline Generation for Verifying Fog Systems at Deployment Time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Local-First Software for Green IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Siffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rivalan</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Guery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2025 - 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Catania, Italy. pp.1674 - 1691, </w:t>
+              <w:t xml:space="preserve">ICT4S 2025 - International Conference on Information and Communications Technology for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3672608.3707854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICT4S68164.2025.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833623v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Driven Adaptation in the Computing Continuum Using Software Variability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Local Computing vs. Cloud Computing: An Empirical Study of Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Siffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Guery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCC 2025 - IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3773274.3774672⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3773274.3774278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379151v1</w:t>
+                <w:t xml:space="preserve">hal-05324506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating Heterogeneity Management on the Computing Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balouek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLACKVM: Packing Virtual Machines in Oversubscribed Cloud Infrastructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Event-Driven Adaptation in the Computing Continuum Using Software Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 CLUSTER - IEEE International Conference on Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Kobe, Japan. pp.1-12, </w:t>
+              <w:t xml:space="preserve">UCC 2025 - IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER59578.2024.00024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3773274.3774672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636648v1</w:t>
+                <w:t xml:space="preserve">hal-05379151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VeriFog: A Generic Model-based Approach for Verifying Fog Systems at Design Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Alidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Leclerq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2919,1231 +2897,1231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Digital Sustainability: Involving Cloud Users as Key Players</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">SLACKVM: Packing Virtual Machines in Oversubscribed Cloud Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2E 2024 - 12th IEEE International Conference on Cloud Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IC2E61754.2024.00021⟩</w:t>
+              <w:t xml:space="preserve">2024 CLUSTER - IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kobe, Japan. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER59578.2024.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633237v1</w:t>
+                <w:t xml:space="preserve">hal-04636648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SweetspotVM: Oversubscribing CPU without Sacrificing VM Performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards Digital Sustainability: Involving Cloud Users as Key Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jonglez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid'24: 24th IEEE/ACM international Symposium on Cluster, Cloud and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Philadelphia, United States. pp.1-10, </w:t>
+              <w:t xml:space="preserve">IC2E 2024 - 12th IEEE International Conference on Cloud Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paphos, Cyprus. pp.126-132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid59990.2024.00026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IC2E61754.2024.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454043v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeMaFoR - Self-Management of Fog Resources with Collaborative Decentralized Controllers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SweetspotVM: Oversubscribing CPU without Sacrificing VM Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEAMS 2023: IEEE/ACM 18th Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SEAMS59076.2023.00014⟩</w:t>
+              <w:t xml:space="preserve">CCGrid'24: 24th IEEE/ACM international Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Philadelphia, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid59990.2024.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043471v1</w:t>
+                <w:t xml:space="preserve">hal-04454043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulating Data and Control Planes for the Composition and Synchronization of Digital Twins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SeMaFoR - Self-Management of Fog Resources with Collaborative Decentralized Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Alidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midd4DT 2023: 1st International Workshop on Middleware for Digital Twin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3631319.3632300⟩</w:t>
+              <w:t xml:space="preserve">SEAMS 2023: IEEE/ACM 18th Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Melbourne, Australia. pp.25-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEAMS59076.2023.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355918v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CloudFactory: An Open Toolkit to Generate Production-like Workloads for Cloud Infrastructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Articulating Data and Control Planes for the Composition and Synchronization of Digital Twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Freeman Mahoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2E 2023 - 11th IEEE International Conference on Cloud Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Boston, Massachusetts, United States. pp.11, </w:t>
+              <w:t xml:space="preserve">Midd4DT 2023: 1st International Workshop on Middleware for Digital Twin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM/IFIP, Dec 2023, Bologna (ITALY), Italy. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IC2E59103.2023.00017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3631319.3632300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168667v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cost of immortality: A Time To Live for smart contracts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">CloudFactory: An Open Toolkit to Generate Production-like Workloads for Cloud Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2021 - 26th IEEE Symposium on Computers and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Athènes, Greece. </w:t>
+              <w:t xml:space="preserve">IC2E 2023 - 11th IEEE International Conference on Cloud Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Boston, Massachusetts, United States. pp.11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IC2E59103.2023.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300144v1</w:t>
+                <w:t xml:space="preserve">hal-04168667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Self-Adaptive Fog Systems Using Bigraphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The cost of immortality: A Time To Live for smart contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Saingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Rutten</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFM 2019 : 17th International Conference on Software Engineering and Formal Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57506-9_19⟩</w:t>
+              <w:t xml:space="preserve">ISCC 2021 - 26th IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271394v1</w:t>
+                <w:t xml:space="preserve">hal-03300144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCTMark: a framework for benchmarking blockchain technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modeling Self-Adaptive Fog Systems Using Bigraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2020 - 17th IEEE/ACS International Conference on Computer Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Antalya, Turkey. pp.1-8, </w:t>
+              <w:t xml:space="preserve">SEFM 2019 : 17th International Conference on Software Engineering and Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Oslo, Norway. pp.252-268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57506-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923038v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCTMark - Vers un outil pour l’évaluation des performances et du coût énergétique des technologies blockchain</w:t>
+                <w:t xml:space="preserve">BCTMark: a framework for benchmarking blockchain technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Saingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2019 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AICCSA 2020 - 17th IEEE/ACS International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Antalya, Turkey. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166044v1</w:t>
+                <w:t xml:space="preserve">hal-02923038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-based Architecture for Autonomic and Heterogeneous Cloud Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">BCTMark - Vers un outil pour l’évaluation des performances et du coût énergétique des technologies blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Saingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLOSER 2018 - 8h International Conference on Cloud Computing and Services Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPAS 2019 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006773002010212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01705248v1</w:t>
+                <w:t xml:space="preserve">hal-02166044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a generic autonomic model to manage Cloud Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model-based Architecture for Autonomic and Heterogeneous Cloud Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarea Al-Shara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alvares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Cloud Computing and Services Science (CLOSER 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.175-186, </w:t>
+              <w:t xml:space="preserve">CLOSER 2018 - 8h International Conference on Cloud Computing and Services Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Funchal, Portugal. pp.201-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006302801750186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006773002010212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511360v1</w:t>
+                <w:t xml:space="preserve">hal-01705248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ElaScript: a DSL for Coding Elasticity in Cloud Computing</w:t>
               </w:r>
@@ -4168,51 +4146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Bouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC 2017 : Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.392-398, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4272,51 +4250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares de Oliveira Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UCC 2017 : 10th International Conference on Utility and Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Austin, United States. pp.79-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4344,317 +4322,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Green Energy awareness in Interactive Cloud Application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards a generic autonomic model to manage Cloud Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alvares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudCom 2016: IEEE International Conference on Cloud Computing Technology and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Luxembourg, Luxembourg. </w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Cloud Computing and Services Science (CLOSER 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.175-186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CloudCom.2016.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006302801750186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365230v1</w:t>
+                <w:t xml:space="preserve">hal-01511360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis on Autonomic Strategies for Cloud Elasticity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enabling Green Energy awareness in Interactive Cloud Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alvares de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Cloud and Autonomic Computing (ICCAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Cambridge, United States. </w:t>
+              <w:t xml:space="preserve">CloudCom 2016: IEEE International Conference on Cloud Computing Technology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Luxembourg, Luxembourg. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAC.2015.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom.2016.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178419v1</w:t>
+                <w:t xml:space="preserve">hal-01365230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta Scaling: How Resources Scalability/Termination Can Be Taken Place Economically?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Services (SERVICES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2015, New York, United States. pp.55-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4688,103 +4653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beldiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Dumas Feris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t>
@@ -4807,213 +4772,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud Energy Broker: Towards SLA-driven Green Energy Planning for IaaS Providers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental Analysis on Autonomic Strategies for Cloud Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alvares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internatonal Conference on High Performance Computing and Communications, HPCC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Cloud and Autonomic Computing (ICCAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Cambridge, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCC.2014.44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAC.2015.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015811v1</w:t>
+                <w:t xml:space="preserve">hal-01178419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Language Support for Cloud Elasticity Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares de Oliveira Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing, CCGrid 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Chicago, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5041,628 +5006,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLA et qualité de service pour le Cloud Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cloud Energy Broker: Towards SLA-driven Green Energy Planning for IaaS Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Sabbir Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système, ComPAS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Internatonal Conference on High Performance Computing and Communications, HPCC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCC.2014.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764951v1</w:t>
+                <w:t xml:space="preserve">hal-01015811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for the Coordination of Multiple Autonomic Managers in Cloud Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards QoS-Oriented SLA Guarantees for Online Cloud Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damián Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 7th International Conference on Self-Adaptive and Self-Organizing Systems (SASO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Philadelphia (PA), United States. pp.179-188, </w:t>
+              <w:t xml:space="preserve">The 13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Delft, Netherlands. pp.50-57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SASO.2013.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2013.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839090v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards QoS-Oriented SLA Guarantees for Online Cloud Services</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Framework for the Coordination of Multiple Autonomic Managers in Cloud Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alvares de Oliveira Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGrid.2013.66⟩</w:t>
+              <w:t xml:space="preserve">IEEE 7th International Conference on Self-Adaptive and Self-Organizing Systems (SASO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Philadelphia (PA), United States. pp.179-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SASO.2013.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780000v2</w:t>
+                <w:t xml:space="preserve">hal-00839090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCAling: SLA-driven cloud auto-scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual ACM Symposium on Applied Computing (SAC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.411-414, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2480362.2480445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of Multiple Autonomic Control Loops: Application to Cloud Computing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">SLA et qualité de service pour le Cloud Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damián Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Coordination Models and Languages (COORDINATION)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système, ComPAS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30829-1_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00682914v1</w:t>
+                <w:t xml:space="preserve">hal-00764951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLA-driven Capacity Planning for Cloud applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE International Conference on Cloud Computing Technology and Science (CloudCom 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Taipei, Taiwan. pp.135-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5696,64 +5674,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSLA : a Language for improving Cloud SLA Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cloud Computing and Services Science, CLOSER 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.586-591, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5781,477 +5759,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-management of applications QoS for energy optimization in datacenters</w:t>
+                <w:t xml:space="preserve">Synchronization of Multiple Autonomic Control Loops: Application to Cloud Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares de Oliveira Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Green Computing Middleware (GCM'2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Lisbon, Portugal. pp.1-6, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Coordination Models and Languages (COORDINATION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. pp.29-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2088996.2088999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30829-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641902v1</w:t>
+                <w:t xml:space="preserve">hal-00682914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer SLA selection for Cloud services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Self-management of applications QoS for energy optimization in datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alvares de Oliveira Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Network Cloud Computing and Applications, NCCA 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NCCA.2011.30⟩</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Green Computing Middleware (GCM'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Lisbon, Portugal. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2088996.2088999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642532v1</w:t>
+                <w:t xml:space="preserve">hal-00641902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREOLE: a Universal Language for Creating, Requesting, Updating and Deleting Resources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cross-layer SLA selection for Cloud services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on the Foundations of Coordination Languages and Software Architectures (FOCLASA 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Network Cloud Computing and Applications, NCCA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Toulouse, France. pp.143-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCCA.2011.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00493063v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Dynamic Reconfiguration in a Reflective Component Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Component-Based Software Engineering (CBSE 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.74-92, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-13238-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une réification de l'énergie dans le domaine du logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6270,403 +6257,368 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Génie de la Programmation et du Logiciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-optimisation of the energy footprint in Service-Oriented Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares de Oliveira Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Green Computing Middleware</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, India. pp.4-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1925013.1925014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying Runtime Adaptation and Design Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CREOLE: a Universal Language for Creating, Requesting, Updating and Deleting Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayleen Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Morin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hervé Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 9th International Conference on Computer and Information Technology (CIT'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Xiamen, China, China</w:t>
+              <w:t xml:space="preserve">International Workshop on the Foundations of Coordination Languages and Software Architectures (FOCLASA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00468517v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00493063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Stage Approach for Reliable Dynamic Reconfigurations of Component-Based Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Unifying Runtime Adaptation and Design Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFIP WG 6.1 International Conference, DAIS 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 9th International Conference on Computer and Information Technology (CIT'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Xiamen, China, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424057v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00468517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS Policies for Business Processes in Service Oriented Architectures</w:t>
               </w:r>
@@ -6678,51 +6630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rivierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service-Oriented Computing -- ICSOC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Sydney, Australia. pp.483-497, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6769,51 +6721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Approche pour Garantir la Qualité de Service dans les Orchestrations de Services Web.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6845,1670 +6797,1800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Declarative Approach for QoS-Aware Web Service Compositions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Multi-Stage Approach for Reliable Dynamic Reconfigurations of Component-Based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service-Oriented Computing -- ICSOC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.422 - 428, </w:t>
+              <w:t xml:space="preserve">8th IFIP WG 6.1 International Conference, DAIS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Oslo, Norway. pp.106-111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74974-5_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-68642-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485546v1</w:t>
+                <w:t xml:space="preserve">hal-00424057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Dynamic Reconfigurations in the Fractal Component Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Declarative Approach for QoS-Aware Web Service Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rivierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Workshop on Adaptive and Reflective Middleware</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Held at the ACM/IFIP/USENIX International Middleware Conference, Nov 2007, Newport Beach, CA, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Service-Oriented Computing -- ICSOC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.422 - 428, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1376780.1376783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74974-5_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468476v1</w:t>
+                <w:t xml:space="preserve">hal-00485546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Language for Quality of Service Requirements Specification in Web Services Orchestrations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reliable Dynamic Reconfigurations in the Fractal Component Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combes</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Engineering Service-Oriented Applications (WESOA'06)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-75492-3_4⟩</w:t>
+              <w:t xml:space="preserve">The 6th Workshop on Adaptive and Reflective Middleware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Held at the ACM/IFIP/USENIX International Middleware Conference, Nov 2007, Newport Beach, CA, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1376780.1376783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485548v1</w:t>
+                <w:t xml:space="preserve">hal-00468476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Aspect-Oriented Approach for Developing Self-Adaptive Fractal Components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Language for Quality of Service Requirements Specification in Web Services Orchestrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software composition (SC 2006), Satellite event of ETAPS 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11821946_6⟩</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Engineering Service-Oriented Applications (WESOA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service-Oriented Computing ICSOC 2006 workshops, Dec 2006, Chicago, United States. pp.38-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75492-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00457130v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Dynamic Reconfigurations of Fractal Architectures with FScript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Fractal Workshop at ECOOP 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle dynamique de l'intégrité des communications dans les architectures à composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMO 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nîmes, France. pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WildCAT: a generic framework for context-aware applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">An Aspect-Oriented Approach for Developing Self-Adaptive Fractal Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Workshop on Middleware for Pervasive and Ad-Hoc Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software composition (SC 2006), Satellite event of ETAPS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna, Austria. pp.82-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11821946_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1101480.1101483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00457084v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework for Self-Adaptive Component-Based Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">WildCAT: a generic framework for context-aware applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Distributed Applications and Interoperable Systems 2003, the 4th IFIP WG6.1 International Conference, DAIS 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France. pp.1-14, </w:t>
+              <w:t xml:space="preserve">The 3rd International Workshop on Middleware for Pervasive and Ad-Hoc Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-40010-3_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1101480.1101483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457083v1</w:t>
+                <w:t xml:space="preserve">hal-00457084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Adaptation of Non-Functional Concerns</w:t>
+                <w:t xml:space="preserve">Towards a Framework for Self-Adaptive Component-Based Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Unanticipated Software Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Distributed Applications and Interoperable Systems 2003, the 4th IFIP WG6.1 International Conference, DAIS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-40010-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025302v1</w:t>
+                <w:t xml:space="preserve">hal-00457083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Infrastructure for Adaptable Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2002: CoopIS, DOA, and ODBASE.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Irvine, United States. pp.773-790, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36124-3_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Adaptability of Services in Enterprise JavaBeans Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Adaptation of Non-Functional Concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Component- Oriented Programming (WCOP)</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Unanticipated Software Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Held in conjunction with ECOOP 2002, Jun 2002, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025277v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to weave?</w:t>
+                <w:t xml:space="preserve">Dynamic Adaptability of Services in Enterprise JavaBeans Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noury M. Bouraqadi-Saadani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Zahi Jarir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Advanced Separation of Concerns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Held in conjunction with ECOOP 2001, Jun 2001, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Workshop on Component- Oriented Programming (WCOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Held in conjunction with ECOOP 2002, Jun 2002, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026388v1</w:t>
+                <w:t xml:space="preserve">hal-05025277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability in Mobile Agent Systems using Reflection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How to weave?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury M. Bouraqadi-Saadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noury M. Bouraqadi-Saadani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Reflective Middleware (RM2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Held in conjunction with Middleware 2000, Apr 2000, New-York (NY), United States</w:t>
+              <w:t xml:space="preserve">Workshop Advanced Separation of Concerns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Held in conjunction with ECOOP 2001, Jun 2001, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992385v1</w:t>
+                <w:t xml:space="preserve">hal-05026388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenCorba: a Reflective Open Broker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adaptability in Mobile Agent Systems using Reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury M. Bouraqadi-Saadani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflection 1999: Meta-Level Architectures and Reflection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st Workshop on Reflective Middleware (RM2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Held in conjunction with Middleware 2000, Apr 2000, New-York (NY), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-48443-4_19⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04154707v1</w:t>
+                <w:t xml:space="preserve">hal-04992385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe metaclass programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">OpenCorba: a Reflective Open Broker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fred Rivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OOPSLA98: Conference on Object Oriented Programming Systems Languages and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/286936.286949⟩</w:t>
+              <w:t xml:space="preserve">Reflection 1999: Meta-Level Architectures and Reflection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Saint-Malo, France. pp.197-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-48443-4_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154700v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit metaclasses as a tool for improving the design of class libraries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Safe metaclass programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi-Saâdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cointe</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Rivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Object Technologies for Advanced Software (ISOTAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Kanazawa, Japan. pp.38-55, </w:t>
+              <w:t xml:space="preserve">OOPSLA98: Conference on Object Oriented Programming Systems Languages and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Vancouver British Columbia Canada, Canada. pp.84-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-60954-7_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/286936.286949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04154705v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explicit metaclasses as a tool for improving the design of class libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Object Technologies for Advanced Software (ISOTAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Kanazawa, Japan. pp.38-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-60954-7_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Importing SOM Libraries into Classtalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barbaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OOPSLA'94 Workshop on Multi-Language Object Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Portland (OR), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8518,340 +8600,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud Capacity Planning and Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-IEEE Press, 2016, 978-1-118-82197-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118821930.ch23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-management of applications and systems to optimize energy in data centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares de Oliveira Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivona Brandic and Massimo Villari and Francesco Tusa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving Federated and Self-Manageable Cloud Infrastructures: Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-4666-1631-8.ch019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting AOP Using Reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury M. Bouraqadi-Saadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert E. Filman and Tzilla Elrad and Siobhán Clarke and Mehmet Aksit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspect-Oriented Software Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Addison-Wesley, pp.261-282, 2004, 0-321-21976-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8861,395 +8943,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle logique avancé (plateforme OpenCloudware).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-14-3102, CEDRIC Lab/CNAM. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle logique avancé - version V1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aubonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Madelaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEDRIC-13-2871, CEDRIC Lab/CNAM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards QoS-Oriented SLA Guarantees for Online Cloud Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damián Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-LIG-034, LIG. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9259,105 +9341,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration dynamique d’architectures logicielles : des métaclasses aux « nuages verts »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Nantes, Faculté des sciences et des techniques, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01864344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9425,51 +9507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3EED824"/>
+    <w:nsid w:val="84D5A021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9656,51 +9738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-ledoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6136-6757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17213983X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/showcase/chaire-d-enseignement-archops" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutnr.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/formation/ingenieur-par-apprentissage/ingenieurs-specialite-ingenierie-logicielle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2024.3369333" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727206v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Awad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivalan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699839.3699841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.08.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saingre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03441-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2017.2714959" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Kouki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2459710" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares de Oliveira Jr." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.03.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-069PXSC3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47164/ijngc.v4i3.56" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331576.2331579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0073-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3JZDD3QL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Siffre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Guery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833623v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707854" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Molli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774672" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636648v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59578.2024.00024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leclerq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635973" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mokhtari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E61754.2024.00021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid59990.2024.00026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355918v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Freeman Mahoro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632300" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E59103.2023.00017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03300144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631513" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57506-9_19" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316536" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006773002010212" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006302801750186" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bouri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares de Oliveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019631" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3147213.3147227" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2016.0071" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178419v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAC.2015.22" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2015.17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.44" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.17" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2013.27" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780000v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.66" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780003v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480445" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682914v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30829-1_3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2012.6427519" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003956405860591" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2088996.2088999" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sharrock" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2011.30" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493063v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayleen Lacouture" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13238-4_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1925013.1925014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468517v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ben Hassine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68642-2_9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baligand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89652-4_36" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485550v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74974-5_38" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468476v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376780.1376783" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75492-3_4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles David" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5W2BJPVS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457084v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101480.1101483" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457083v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40010-3_1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358442v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_52" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CMMCN8RH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Jarir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury M. Bouraqadi-Saadani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992385v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154707v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48443-4_19" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NDW2B1V9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154700v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi-Sa&#226;dani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Rivard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/286936.286949" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154705v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60954-7_42" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FQX68JT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbaron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342153v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118821930.ch23" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1631-8.ch019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457078v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126484v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ayadi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126329v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472052v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01864344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-ledoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6136-6757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17213983X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/showcase/chaire-d-enseignement-archops" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutnr.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/formation/ingenieur-par-apprentissage/ingenieurs-specialite-ingenierie-logicielle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Awad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivalan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699839.3699841" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2024.3369333" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.08.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saingre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03441-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2017.2714959" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Kouki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2459710" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares de Oliveira Jr." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.03.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-069PXSC3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47164/ijngc.v4i3.56" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331576.2331579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0073-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3JZDD3QL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05576157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gazeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707854" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037019v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Siffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Guery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Molli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774672" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leclerq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635973" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59578.2024.00024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mokhtari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E61754.2024.00021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid59990.2024.00026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Freeman Mahoro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632300" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E59103.2023.00017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03300144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631513" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57506-9_19" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316536" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006773002010212" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bouri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares de Oliveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019631" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3147213.3147227" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006302801750186" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365230v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2016.0071" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2015.17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAC.2015.22" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.17" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.44" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780000v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.66" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2013.27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480445" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2012.6427519" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003956405860591" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682914v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30829-1_3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2088996.2088999" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sharrock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2011.30" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13238-4_5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1925013.1925014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493063v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayleen Lacouture" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468517v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ben Hassine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baligand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89652-4_36" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485550v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68642-2_9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74974-5_38" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468476v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376780.1376783" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75492-3_4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485549v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5W2BJPVS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101480.1101483" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40010-3_1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_52" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CMMCN8RH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Jarir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury M. Bouraqadi-Saadani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48443-4_19" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NDW2B1V9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi-Sa&#226;dani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Rivard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/286936.286949" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60954-7_42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FQX68JT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbaron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118821930.ch23" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670033v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1631-8.ch019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126484v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ayadi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126329v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472052v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01864344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>