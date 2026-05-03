--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2145,883 +2145,883 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenArch 2026 - 1st ICSA workshop on Software Architecture for Green Sustainable Carbon-aware Software Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2026, Amsterdam (NETHERLANDS), Netherlands</w:t>
+              <w:t xml:space="preserve">, Jun 2026, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VeriFogOps: Automated Deployment Tool Selection and CI/CD Pipeline Generation for Verifying Fog Systems at Deployment Time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Awad</w:t>
+                <w:t xml:space="preserve">Facilitating Heterogeneity Management on the Computing Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rivalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2025 - 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833623v1</w:t>
+                <w:t xml:space="preserve">hal-05138189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local-First Software for Green IT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-Driven Adaptation in the Computing Continuum Using Software Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylian Siffre</w:t>
+                <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Guery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT4S 2025 - International Conference on Information and Communications Technology for Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICT4S68164.2025.00015⟩</w:t>
+              <w:t xml:space="preserve">UCC 2025 - IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3773274.3774672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037019v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Computing vs. Cloud Computing: An Empirical Study of Energy Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lylian Siffre</w:t>
+                <w:t xml:space="preserve">VeriFogOps: Automated Deployment Tool Selection and CI/CD Pipeline Generation for Verifying Fog Systems at Deployment Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Guery</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rivalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3773274.3774278⟩</w:t>
+              <w:t xml:space="preserve">SAC 2025 - 40th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Catania, Italy. pp.1674 - 1691, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3672608.3707854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324506v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating Heterogeneity Management on the Computing Continuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local-First Software for Green IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Siffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Molli</w:t>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Balouek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+                <w:t xml:space="preserve">John Guery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICT4S 2025 - International Conference on Information and Communications Technology for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT4S68164.2025.00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138189v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Driven Adaptation in the Computing Continuum Using Software Variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Computing vs. Cloud Computing: An Empirical Study of Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Siffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Molli</w:t>
+                <w:t xml:space="preserve">Renaud Pawlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Balouek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+                <w:t xml:space="preserve">John Guery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCC 2025 - IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-2, </w:t>
+              <w:t xml:space="preserve">IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3773274.3774672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3773274.3774278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379151v1</w:t>
+                <w:t xml:space="preserve">hal-05324506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VeriFog: A Generic Model-based Approach for Verifying Fog Systems at Design Time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+                <w:t xml:space="preserve">SLACKVM: Packing Virtual Machines in Oversubscribed Cloud Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3605098.3635973⟩</w:t>
+              <w:t xml:space="preserve">2024 CLUSTER - IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kobe, Japan. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER59578.2024.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332046v1</w:t>
+                <w:t xml:space="preserve">hal-04636648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLACKVM: Packing Virtual Machines in Oversubscribed Cloud Infrastructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+                <w:t xml:space="preserve">VeriFog: A Generic Model-based Approach for Verifying Fog Systems at Design Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Alidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leclerq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 CLUSTER - IEEE International Conference on Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Kobe, Japan. pp.1-12, </w:t>
+              <w:t xml:space="preserve">SAC '24: Proceedings of the 39th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Avila, Spain. pp.1252-1261, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER59578.2024.00024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3605098.3635973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636648v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Digital Sustainability: Involving Cloud Users as Key Players</w:t>
               </w:r>
@@ -3209,278 +3209,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeMaFoR - Self-Management of Fog Resources with Collaborative Decentralized Controllers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articulating Data and Control Planes for the Composition and Synchronization of Digital Twins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Coullon</w:t>
+                <w:t xml:space="preserve">Dan Freeman Mahoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEAMS 2023: IEEE/ACM 18th Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SEAMS59076.2023.00014⟩</w:t>
+              <w:t xml:space="preserve">Midd4DT 2023: 1st International Workshop on Middleware for Digital Twin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM/IFIP, Dec 2023, Bologna (ITALY), Italy. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3631319.3632300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043471v1</w:t>
+                <w:t xml:space="preserve">hal-04355918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulating Data and Control Planes for the Composition and Synchronization of Digital Twins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Freeman Mahoro</w:t>
+                <w:t xml:space="preserve">SeMaFoR - Self-Management of Fog Resources with Collaborative Decentralized Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Alidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bruneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midd4DT 2023: 1st International Workshop on Middleware for Digital Twin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM/IFIP, Dec 2023, Bologna (ITALY), Italy. pp.13-18, </w:t>
+              <w:t xml:space="preserve">SEAMS 2023: IEEE/ACM 18th Symposium on Software Engineering for Adaptive and Self-Managing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Melbourne, Australia. pp.25-31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3631319.3632300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SEAMS59076.2023.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355918v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CloudFactory: An Open Toolkit to Generate Production-like Workloads for Cloud Infrastructures</w:t>
               </w:r>
@@ -5123,265 +5123,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards QoS-Oriented SLA Guarantees for Online Cloud Services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yousri Kouki</w:t>
+                <w:t xml:space="preserve">A Framework for the Coordination of Multiple Autonomic Managers in Cloud Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alvares de Oliveira Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGrid.2013.66⟩</w:t>
+              <w:t xml:space="preserve">IEEE 7th International Conference on Self-Adaptive and Self-Organizing Systems (SASO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Philadelphia (PA), United States. pp.179-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SASO.2013.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780000v2</w:t>
+                <w:t xml:space="preserve">hal-00839090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for the Coordination of Multiple Autonomic Managers in Cloud Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederico Alvares de Oliveira Jr.</w:t>
+                <w:t xml:space="preserve">Towards QoS-Oriented SLA Guarantees for Online Cloud Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damián Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 7th International Conference on Self-Adaptive and Self-Organizing Systems (SASO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Philadelphia (PA), United States. pp.179-188, </w:t>
+              <w:t xml:space="preserve">The 13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Delft, Netherlands. pp.50-57, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SASO.2013.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2013.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839090v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCAling: SLA-driven cloud auto-scaling</w:t>
               </w:r>
@@ -5577,252 +5577,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLA-driven Capacity Planning for Cloud applications</w:t>
+                <w:t xml:space="preserve">CSLA : a Language for improving Cloud SLA Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Cloud Computing Technology and Science (CloudCom 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Taipei, Taiwan. pp.135-140, </w:t>
+              <w:t xml:space="preserve">International Conference on Cloud Computing and Services Science, CLOSER 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.586-591, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CloudCom.2012.6427519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0003956405860591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734417v1</w:t>
+                <w:t xml:space="preserve">hal-00675077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSLA : a Language for improving Cloud SLA Management</w:t>
+                <w:t xml:space="preserve">SLA-driven Capacity Planning for Cloud applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousri Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cloud Computing and Services Science, CLOSER 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.586-591, </w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Cloud Computing Technology and Science (CloudCom 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Taipei, Taiwan. pp.135-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0003956405860591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom.2012.6427519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675077v1</w:t>
+                <w:t xml:space="preserve">hal-00734417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of Multiple Autonomic Control Loops: Application to Cloud Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares de Oliveira Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7031,248 +7031,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Dynamic Reconfigurations in the Fractal Component Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Léger</w:t>
+                <w:t xml:space="preserve">A Language for Quality of Service Requirements Specification in Web Services Orchestrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Botlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupaye</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Workshop on Adaptive and Reflective Middleware</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1376780.1376783⟩</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Engineering Service-Oriented Applications (WESOA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service-Oriented Computing ICSOC 2006 workshops, Dec 2006, Chicago, United States. pp.38-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75492-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468476v1</w:t>
+                <w:t xml:space="preserve">hal-00485548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Language for Quality of Service Requirements Specification in Web Services Orchestrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Botlan</w:t>
+                <w:t xml:space="preserve">Reliable Dynamic Reconfigurations in the Fractal Component Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combes</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Engineering Service-Oriented Applications (WESOA'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service-Oriented Computing ICSOC 2006 workshops, Dec 2006, Chicago, United States. pp.38-49, </w:t>
+              <w:t xml:space="preserve">The 6th Workshop on Adaptive and Reflective Middleware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Held at the ACM/IFIP/USENIX International Middleware Conference, Nov 2007, Newport Beach, CA, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-75492-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1376780.1376783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485548v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Dynamic Reconfigurations of Fractal Architectures with FScript</w:t>
               </w:r>
@@ -7714,212 +7714,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Infrastructure for Adaptable Middleware</w:t>
+                <w:t xml:space="preserve">Dynamic Adaptation of Non-Functional Concerns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2002: CoopIS, DOA, and ODBASE.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Workshop on Unanticipated Software Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Held in conjunction with ECOOP 2002, Jun 2002, Malaga, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358442v1</w:t>
+                <w:t xml:space="preserve">hal-05025302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Adaptation of Non-Functional Concerns</w:t>
+                <w:t xml:space="preserve">An Infrastructure for Adaptable Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Unanticipated Software Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2002: CoopIS, DOA, and ODBASE.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Irvine, United States. pp.773-790, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36124-3_52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025302v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Adaptability of Services in Enterprise JavaBeans Architecture</w:t>
               </w:r>
@@ -9507,51 +9507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84D5A021"/>
+    <w:nsid w:val="1C286FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9738,51 +9738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-ledoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6136-6757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17213983X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/showcase/chaire-d-enseignement-archops" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutnr.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/formation/ingenieur-par-apprentissage/ingenieurs-specialite-ingenierie-logicielle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Awad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivalan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699839.3699841" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2024.3369333" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.08.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saingre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03441-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2017.2714959" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Kouki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2459710" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares de Oliveira Jr." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.03.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-069PXSC3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47164/ijngc.v4i3.56" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331576.2331579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0073-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3JZDD3QL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05576157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gazeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707854" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037019v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Siffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Guery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774278" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Molli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774672" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leclerq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635973" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59578.2024.00024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mokhtari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E61754.2024.00021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid59990.2024.00026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043471v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Freeman Mahoro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632300" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E59103.2023.00017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03300144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631513" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57506-9_19" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316536" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006773002010212" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bouri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares de Oliveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019631" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3147213.3147227" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006302801750186" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365230v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2016.0071" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2015.17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAC.2015.22" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.17" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.44" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780000v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.66" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2013.27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480445" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2012.6427519" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675077v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003956405860591" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682914v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30829-1_3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2088996.2088999" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sharrock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2011.30" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13238-4_5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1925013.1925014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493063v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayleen Lacouture" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468517v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ben Hassine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baligand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89652-4_36" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485550v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68642-2_9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74974-5_38" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468476v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376780.1376783" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485548v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75492-3_4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485549v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5W2BJPVS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101480.1101483" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40010-3_1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_52" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CMMCN8RH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Jarir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury M. Bouraqadi-Saadani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48443-4_19" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NDW2B1V9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi-Sa&#226;dani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Rivard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/286936.286949" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60954-7_42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FQX68JT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbaron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118821930.ch23" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670033v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1631-8.ch019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126484v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ayadi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126329v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472052v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01864344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thomas-ledoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6136-6757" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17213983X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/showcase/chaire-d-enseignement-archops" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutnr.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/formation/ingenieur-par-apprentissage/ingenieurs-specialite-ingenierie-logicielle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Awad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivalan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3699839.3699841" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466538v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2024.3369333" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.08.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Saingre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-021-03441-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2017.2714959" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Kouki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2459710" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Serrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares de Oliveira Jr." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.03.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-069PXSC3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47164/ijngc.v4i3.56" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331576.2331579" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;ger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0073-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3JZDD3QL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05576157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gazeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Molli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774672" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672608.3707854" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Siffre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pawlak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Guery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S68164.2025.00015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774278" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59578.2024.00024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leclerq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605098.3635973" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mokhtari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E61754.2024.00021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid59990.2024.00026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Freeman Mahoro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hassan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632300" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04168667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E59103.2023.00017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03300144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631513" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02271394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57506-9_19" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316536" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705248v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006773002010212" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bouri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares de Oliveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019631" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3147213.3147227" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006302801750186" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365230v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2016.0071" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2015.17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAC.2015.22" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.17" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2014.44" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sharrock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2013.27" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780000v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2013.66" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480445" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675077v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003956405860591" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734417v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2012.6427519" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682914v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30829-1_3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2088996.2088999" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sharrock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCCA.2011.30" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474798v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13238-4_5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1925013.1925014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493063v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayleen Lacouture" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468517v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ben Hassine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baligand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89652-4_36" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485550v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68642-2_9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485546v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74974-5_38" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75492-3_4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468476v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376780.1376783" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485549v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821946_6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5W2BJPVS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101480.1101483" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40010-3_1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025302v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_52" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CMMCN8RH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Jarir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury M. Bouraqadi-Saadani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48443-4_19" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NDW2B1V9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi-Sa&#226;dani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Rivard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/286936.286949" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60954-7_42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FQX68JT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbaron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118821930.ch23" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670033v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1631-8.ch019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126484v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aubonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ayadi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126329v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madelaine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472052v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01864344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>